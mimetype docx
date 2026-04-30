--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1250,174 +1250,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete mapping of urban soundscapes</w:t>
+                <w:t xml:space="preserve">Les chorographies de l'urbanité sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soundscape, The Journal of Acoustic Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (2), 159-167 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161297v1</w:t>
+                <w:t xml:space="preserve">halshs-00380022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chorographies de l'urbanité sonore</w:t>
+                <w:t xml:space="preserve">Discrete mapping of urban soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soundscape, The Journal of Acoustic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp. 13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00380022v1</w:t>
+                <w:t xml:space="preserve">hal-02161297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois utopies sonores pour la ville contemporaine</w:t>
               </w:r>
@@ -2011,247 +2011,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sonic atmosphere as a historical object?</w:t>
+                <w:t xml:space="preserve">L'architecte, l'habitant, le végétal et la densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810612v1</w:t>
+                <w:t xml:space="preserve">halshs-00745868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecte, l'habitant, le végétal et la densité</w:t>
+                <w:t xml:space="preserve">Canopéa : des nanotours solaires intégrées dans un écosystème urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.285-290</w:t>
+              <w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Isle d Abeau, France. pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745868v1</w:t>
+                <w:t xml:space="preserve">hal-00993655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopéa : des nanotours solaires intégrées dans un écosystème urbain</w:t>
+                <w:t xml:space="preserve">The sonic atmosphere as a historical object?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Isle d Abeau, France. pp.185-195</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993655v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, Atmospheres and Constructive Cultures</w:t>
               </w:r>
@@ -5413,343 +5413,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage de l'habitat : proxémies sonores comparées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proxémie acoustique dans l'habitat : une approche des moyens de la technique et de la conception pour traiter des situations de proxémie acoustique dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 12, CRESSON. 1987, pp.110</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 09, CRESSON, Ministère de l'urbanisme et du logement, PCA. 1987, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373748v1</w:t>
+                <w:t xml:space="preserve">hal-01373817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxémie acoustique dans l'habitat : une approche des moyens de la technique et de la conception pour traiter des situations de proxémie acoustique dans l'habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et usage de l'habitat : proxémies sonores comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 09, CRESSON, Ministère de l'urbanisme et du logement, PCA. 1987, pp.102</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 12, CRESSON. 1987, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373817v1</w:t>
+                <w:t xml:space="preserve">hal-01373748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+                <w:t xml:space="preserve">La dimension sonore d'un quartier : la cité Mistral à Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 07, CRESSON, CNT. 1985, 2 vol. (132, 93p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 05, CRESSON, Ministère de l'urbanisme et du logement. 1985, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373804v1</w:t>
+                <w:t xml:space="preserve">hal-01373805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sonore d'un quartier : la cité Mistral à Grenoble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+                <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 05, CRESSON, Ministère de l'urbanisme et du logement. 1985, pp.80</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 07, CRESSON, CNT. 1985, 2 vol. (132, 93p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373805v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonorité, sociabilité, urbanité : méthode pour l'établissement d'un répertoire des effets sonores en milieu urbain</w:t>
               </w:r>
@@ -6020,51 +6020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C356195"/>
+    <w:nsid w:val="972208AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6168,51 +6168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9F0E74DC"/>
+    <w:nsid w:val="D380FDB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6316,51 +6316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9153CFB0"/>
+    <w:nsid w:val="BE632A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6553,51 +6553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-balay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687422v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Padilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Junquera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lapray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Arlaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossier, Justine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Thomas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-cinq-sens-de-la-ville/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Organisation-du-ministere/La-direction-generale-des-patrimoines-et-de-l-architecture" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemonier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Lescure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01878426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-balay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687422v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Padilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Junquera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lapray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810612v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Arlaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossier, Justine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Thomas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-cinq-sens-de-la-ville/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Organisation-du-ministere/La-direction-generale-des-patrimoines-et-de-l-architecture" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemonier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Lescure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01878426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>