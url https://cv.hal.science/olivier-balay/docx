--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -274,295 +274,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabiliter les façades légères dans l’habitat du XXe siècle : l’exemple d’une façade de Jean Prouvé à Lyon</w:t>
+                <w:t xml:space="preserve">And the local farm became the most attractive unit in the city !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Padilla</w:t>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Volay</w:t>
+                <w:t xml:space="preserve">Rémi Junquera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.6016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687422v1</w:t>
+                <w:t xml:space="preserve">hal-03687394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the local farm became the most attractive unit in the city !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réhabiliter les façades légères dans l’habitat du XXe siècle : l’exemple d’une façade de Jean Prouvé à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Junquera</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Volay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La fenêtre dans l’architecture : connaissance, conservation et restauration, 1, pp.90-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687394v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prototype pour faire-recherche en agence d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Junquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philotope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.35‑44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oasis urbaine ou l’ambiance diastématique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonorités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Silences ! Rencontres – Architecture Musique Ecologie, pp.63‑76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -656,51 +656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ambiance et l’histoire de l’architecture : l’expérience et l’imaginaire sensibles de l’environnement construit : Introduction au dossier spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -738,51 +738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stridence et chuchotements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les bruits de la ville, 90, pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -816,51 +816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atmosphère de la multitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desèvedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace sonore de la ville au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation auditive de la ville au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IPRAUS : architecture, urbanistique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.155-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet sonore pour l'habitant de la Saline de Chaux (1804)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1118,51 +1118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clarté de l'audible dans l'espace architectural et urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir (barré) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, L'ouïe, 30, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, la Duchère, la consultation donne de belles ordonnances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi Créé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 321, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1250,204 +1250,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chorographies de l'urbanité sonore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrete mapping of urban soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soundscape, The Journal of Acoustic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp. 13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380022v1</w:t>
+                <w:t xml:space="preserve">hal-02161297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete mapping of urban soundscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les chorographies de l'urbanité sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soundscape, The Journal of Acoustic Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (2), 159-167 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161297v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois utopies sonores pour la ville contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 115, pp. 60-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1472,51 +1472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daquar : Du diagnostic acoustique d'un quartier à l'urbanité sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon prépare son observatoire de l'environnement sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 88, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1636,51 +1636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPT ET OUTIL D'ANALYSE DE L'ENVIRONNEMENT SONORE : L'EFFET SONORE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1055-C2-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,51 +1758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the ground...and into the air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural Research Addressing Societal Challenges, Proceedings of the 10th EAAE/ARCC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1827,51 +1827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demain l’architecte, l’intervalle et la densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le sol... et dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2011,277 +2011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecte, l'habitant, le végétal et la densité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The sonic atmosphere as a historical object?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.285-290</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745868v1</w:t>
+                <w:t xml:space="preserve">hal-00810612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopéa : des nanotours solaires intégrées dans un écosystème urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'architecte, l'habitant, le végétal et la densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Isle d Abeau, France. pp.185-195</w:t>
+              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993655v1</w:t>
+                <w:t xml:space="preserve">halshs-00745868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sonic atmosphere as a historical object?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Canopéa : des nanotours solaires intégrées dans un écosystème urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Isle d Abeau, France. pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810612v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, Atmospheres and Constructive Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching a new Environmental Culture : the Environment as a Question of Architectural Education, Nicosia, Cyprus, 27-29 May 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nicosia, Cyprus. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,51 +2306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche esthétique de l'autoroute A 47 au regard de l'expérience sensible ordinaire des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2388,51 +2388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cataphonique des quartiers construits au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Round-table on Urban Environmental History, 19th and 20th century. Milieu, material and materiality of european cities in th 19tu-20th century = 4è Table Ronde Internationale d'Histoire de l'Environnement Urbain, XIXe-XXe siècles. Milieu, matière et matérialité des villes européennes, XVIIIe-XXe siècles. Paris, 16-18 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2457,51 +2457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geographical information system of the qualitative sound environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Arlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2571,51 +2571,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace sonore de la ville au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A la croisée, 295 p, 2003, Ambiances, Ambiance, Jean-François Augoyard, 2912934060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2665,77 +2665,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation constructive au service de l’habitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandvoinnet, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture du XXe siècle. Patrimoine culturel et matière à projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2777,51 +2777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux premières thèses de la chaire Habitat du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bardagot, Anne-Monique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Ateliers : un lieu unique de formation, d'expérimentation et de recherche en architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, 2020, 9782862727295</w:t>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménager des oasis urbaines : des représentations à la fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brossier, Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Soundscape of a City in the Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ian Biddle; Kirsten Gibson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Histories of Noise : Sound and Listening in Europe, 1300–1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp. 221-235, 2016, 978-1-409-44439-8</w:t>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopea ® prototype expérimental d'habitat solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Pescador Monagas; Vicente Mirallave. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-arch'y en architecture, la recherche et le projet : research and project in architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSAL; ULPGC, pp. 70-81, 2015</w:t>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phonurgies historiques au service de l'imaginaire des habitants futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soundspaces : Espaces, expériences et politiques du sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, 2015, 978-2-7535-3460-5</w:t>
@@ -3207,51 +3207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance comme objet historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beck, Robert; Krampl, Ulrike; Retaillaud-Bajac, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cinq sens de la ville du Moyen âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3293,51 +3293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes à l'écoute de la ville. Prolégomènes pour le renouvellement des cartographies acoustiques de la ville européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zreik, Khaldoun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles cartographies, nouvelles villes - HyperUrbain.2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3392,51 +3392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des ambiances et processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biau, Véronique; Lautier, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La qualité architecturale : Acteurs et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
@@ -3491,51 +3491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances et processus de conception. Les salles d'audience du palais de justice de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoddé, Rainier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualités architecturales : conceptions, significations, positions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.27-40, 2006</w:t>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un doctorat en architecture, contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. Direction de l'architecture et du patrimoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un doctorat en architecture Recherche architecturale urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'écoute de l'environnement : répertoire des effets sonores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Parenthèses, pp. 59-67, 1995, 286364078X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lemonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,90 +3884,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation des façades légères dans l'habitat du XXe siècle, de l'étude à l'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Volay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARCHIXX-2021-DUF, BRAUP; UMR 5600 EVS CNRS; Les Grands Ateliers Innovation Architecture (GAIA / L'Isle d'Abeau); Les Compagnons du Devoir de Villefontaine; La chaire partenariale d'enseignement et de recherche "Habitat du Futur"; UMR 1563 AAU; ENSA Lyon; ENSA Grenoble; Conseil syndical de la copropriété Les Cèdres; Régie Franchet; Association CARGO JP 44. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3985,51 +3985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecte, l'habitat, le végétal et la densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le Campus, l'atmosphère de la multitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desèvedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Houdemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience esthétique de l'autoroute A47 entre Rive-de-Gier et Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au tribunal des sens - Les ambiances dans la production architecturale contemporaine: qualités programmées, qualités exprimées. L'exemple des nouveaux palais de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,51 +4724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAQUAR : du diagnostic acoustique d'un quartier à l'urbanité sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 52, CRESSON, CSTB, INRETS, Acoucité, Association pour le développement de l'Observatoire de l'Environnement sonore sur le Grand Lyon. 2001, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4790,51 +4790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG ChAOS : Représentation (La) de l'environnement sonore urbain à l'aide d'un système d'information géographique, Tome 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Arlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de l'identité sonore d'un quartier : contribution au fonctionnement d'un observatoire de l'environnement sonore à Lyon Tome 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5034,51 +5034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isle d'Abeau : le paysage sonore en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n° 94, Centre de recherche sur l'espace sonore et l'environnement urbain. 1995, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5100,51 +5100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception sonore des espaces habités : une démarche exploratoire avant expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Odion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,51 +5218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon au XIXème siècle, l'environnement sonore et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5413,386 +5413,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxémie acoustique dans l'habitat : une approche des moyens de la technique et de la conception pour traiter des situations de proxémie acoustique dans l'habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conception et usage de l'habitat : proxémies sonores comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 09, CRESSON, Ministère de l'urbanisme et du logement, PCA. 1987, pp.102</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 12, CRESSON. 1987, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373817v1</w:t>
+                <w:t xml:space="preserve">hal-01373748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage de l'habitat : proxémies sonores comparées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proxémie acoustique dans l'habitat : une approche des moyens de la technique et de la conception pour traiter des situations de proxémie acoustique dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 12, CRESSON. 1987, pp.110</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 09, CRESSON, Ministère de l'urbanisme et du logement, PCA. 1987, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373748v1</w:t>
+                <w:t xml:space="preserve">hal-01373817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sonore d'un quartier : la cité Mistral à Grenoble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 05, CRESSON, Ministère de l'urbanisme et du logement. 1985, pp.80</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 07, CRESSON, CNT. 1985, 2 vol. (132, 93p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373805v1</w:t>
+                <w:t xml:space="preserve">hal-01373804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement sonore et communication interpersonnelle Tome 1 et Tome 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dimension sonore d'un quartier : la cité Mistral à Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 05, CRESSON, Ministère de l'urbanisme et du logement. 1985, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amphoux</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01373804v1</w:t>
+                <w:t xml:space="preserve">hal-01373805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonorité, sociabilité, urbanité : méthode pour l'établissement d'un répertoire des effets sonores en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,51 +5859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et savoir faire sur l'aménagement de l'environnement sonore urbain au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Pierre Mendès France, Grenoble II, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6020,51 +6020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="972208AF"/>
+    <w:nsid w:val="4893FE37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6168,51 +6168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D380FDB5"/>
+    <w:nsid w:val="F5D8DAF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6316,51 +6316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BE632A88"/>
+    <w:nsid w:val="DBC4FB5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6553,51 +6553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-balay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687422v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Padilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Junquera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lapray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810612v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Arlaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossier, Justine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Thomas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-cinq-sens-de-la-ville/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Organisation-du-ministere/La-direction-generale-des-patrimoines-et-de-l-architecture" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemonier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Lescure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01878426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-balay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Junquera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Padilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902247" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/843B947108CED250A6225E05A9E7A891514EE58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lapray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Arlaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossier, Justine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy-Thomas Marie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-cinq-sens-de-la-ville/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain2.htm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Organisation-du-ministere/La-direction-generale-des-patrimoines-et-de-l-architecture" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemonier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Lescure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01878426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>