--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,221 +368,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Globalkites, un système d’information géographique au service de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Almushawh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Albukaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.73-88</w:t>
+              <w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902856v1</w:t>
+                <w:t xml:space="preserve">hal-05519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme Globalkites, un système d’information géographique au service de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519392v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and geographical variability of desert kites</w:t>
               </w:r>
@@ -936,51 +936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Albukaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Boelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,576 +1181,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Desert Kites as Hunting Mega-Traps: Functional Evidence and Potential Impacts on Socioeconomic and Ecological Spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t>
+              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10963-022-09165-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629384v1</w:t>
+                <w:t xml:space="preserve">hal-03678384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Desert Kites as Hunting Mega-Traps: Functional Evidence and Potential Impacts on Socioeconomic and Ecological Spheres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desert kites and aggregated cells of Mt Aragats (Armenia): Spatial coincidences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ancient Armenia at the Crossroads: Natural Hazards and Adaptation Strategies in Armenia from 10,000 BC onwards, 579, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10963-022-09165-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03678384v1</w:t>
+                <w:t xml:space="preserve">halshs-02911616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert kites and aggregated cells of Mt Aragats (Armenia): Spatial coincidences?</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raddadi Afef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.05.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02911616v1</w:t>
+                <w:t xml:space="preserve">hal-03166117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166117v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1769,276 +1756,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiredoun Biglari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511701v1</w:t>
+                <w:t xml:space="preserve">halshs-01839063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2047,127 +2047,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2183,1313 +2183,1274 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.110-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Graph-based approach for Kite recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.186-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839063v1</w:t>
+                <w:t xml:space="preserve">hal-01322411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based approach for Kite recognition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.186-194</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322411v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2016</w:t>
+                <w:t xml:space="preserve">vol au-dessus d’un tas de cailloux : l’usage en Archéologie de photographies réalisées avec un cerf-volant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34, pp.95-96</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spécial Drones, 213-214, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839044v1</w:t>
+                <w:t xml:space="preserve">hal-01839261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vol au-dessus d’un tas de cailloux : l’usage en Archéologie de photographies réalisées avec un cerf-volant</w:t>
+                <w:t xml:space="preserve">L’Institut de Préhistoire Orientale, le CNRS en Sud Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Spécial Drones, 213-214, pp.95-104</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839261v1</w:t>
+                <w:t xml:space="preserve">halshs-01839262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Institut de Préhistoire Orientale, le CNRS en Sud Ardèche</w:t>
+                <w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839262v1</w:t>
+                <w:t xml:space="preserve">hal-01829322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northernmost kites?</w:t>
+                <w:t xml:space="preserve">The ‘desert kites’ of the Ustyurt plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sala Renato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01224959v1</w:t>
+                <w:t xml:space="preserve">hal-01224967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Northernmost kites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829329v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brochier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1093-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829324v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.177-224. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.162-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ethio.2015.1587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839257v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘desert kites’ of the Ustyurt plateau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Deom</w:t>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sala Renato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.177-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2015.1587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224967v1</w:t>
+                <w:t xml:space="preserve">hal-01839257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t>
+                <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brochier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Studia Chaburensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.173-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829322v1</w:t>
+                <w:t xml:space="preserve">hal-01472166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,51 +3495,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3689,1378 +3650,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land.</w:t>
+                <w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brochier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Studia Chaburensia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.173-185</w:t>
+              <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87(338)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472166v1</w:t>
+                <w:t xml:space="preserve">hal-01839284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t>
+                <w:t xml:space="preserve">Penser le plan archéologique comme un système d’information. L’exemple du site médiéval de Qalhât (Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.343 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.22.343-365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839284v1</w:t>
+                <w:t xml:space="preserve">hal-01839299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le plan archéologique comme un système d’information. L’exemple du site médiéval de Qalhât (Oman)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faibles coûts, pour l'élaboration de MNT à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.22.343-365⟩</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01839299v1</w:t>
+                <w:t xml:space="preserve">hal-05496244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faibles coûts, pour l'élaboration de MNT à haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05496244v1</w:t>
+                <w:t xml:space="preserve">halshs-00578096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ASPRO : un exemple d’interface cartographique pour la consultation d’un corpus archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akkadica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, actes du colloque « Webmapping dans les sciences archéologiques et historiques », pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578096v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ASPRO : un exemple d’interface cartographique pour la consultation d’un corpus archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, actes du colloque « Webmapping dans les sciences archéologiques et historiques », pp.137-151</w:t>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839315v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Archambault</w:t>
+                <w:t xml:space="preserve">Les Marges arides de la Syrie du Nord : première synthèse d’une prospection géoarchéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akkadica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47-48, pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009247v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Marges arides de la Syrie du Nord : première synthèse d’une prospection géoarchéologique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un SIG pour l'analyse des approvisionnements : l'exemple de l'obsidienne en Arméne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01662069v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG pour l'analyse des approvisionnements : l'exemple de l'obsidienne en Arméne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01839366v1</w:t>
+                <w:t xml:space="preserve">halshs-00090686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nazir Awad</w:t>
+                <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akkadica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00090686v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Saligny</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 94, pp.44-45</w:t>
+              <w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005552v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur l'occupation humaine à Wadi Ramm</w:t>
               </w:r>
@@ -5225,211 +5199,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
+                <w:t xml:space="preserve">Démarche territoriale et systèmes d’information géographique pour une démarche concertée de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 71-4, pp.297-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5439,784 +5305,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early pastoralism and natural resource management: recent research at Godedzor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+                <w:t xml:space="preserve">Irena Kalantaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Kalantaryan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrian Balasescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ON SALT, COPPER AND GOLD THE ORIGINS OF EARLY MINING AND METALLURGY IN THE CAUCASUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tbilsi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality, marginalisation and mobility in Eastern Tigray (Ethiopia): modern and contemporary periods as analogues to help understand the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoist</w:t>
+                <w:t xml:space="preserve">Yann Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “agglomerated cells” of the Aragats region (Armenia) : new perspectives from the Arteni excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kalantaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Kalantaryan</w:t>
+                <w:t xml:space="preserve">Karen Azatyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICE1 - International Congress The East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The desert kites and agglomerated cells of Mount Aragats: spatial coincidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Kalantaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ancient Armenia at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmont Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t>
+              <w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232850v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829332v1</w:t>
+                <w:t xml:space="preserve">hal-01232850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city plan as an information system The example of the Middle Islamic city of Qalhât (Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6232,73 +6098,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Cultural Heritage and New Technologies (CHNT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Approach to the Diffusion of Obsidian in the Ancient Northern Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6314,658 +6180,658 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une stratégie de mise en œuvre des inventaires archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mouraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Antibes, France. pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS for the analysis of obsidian circulation in the northern near east during prehistory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vol au-dessus d’un tas de cailloux : la photographie aérienne par cerf-volant appliquée à la recherche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839362v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vol au-dessus d’un tas de cailloux : la photographie aérienne par cerf-volant appliquée à la recherche archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A GIS for the analysis of obsidian circulation in the northern near east during prehistory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t>
+              <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01358725v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de la circulation de l’obsidienne dans le Nord du Proche-Orient préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+                <w:t xml:space="preserve">Hydrological Modeling and Management of Water Ressources in the Syrian Steppe during the Early Bronze Age, the Case of the Fortified City of Al-Rawda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t>
+              <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839317v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Modeling and Management of Water Ressources in the Syrian Steppe during the Early Bronze Age, the Case of the Fortified City of Al-Rawda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+                <w:t xml:space="preserve">L’analyse de la circulation de l’obsidienne dans le Nord du Proche-Orient préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839359v1</w:t>
+                <w:t xml:space="preserve">halshs-01839317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sedimentary records and archives to study ancient landscapes around the archaeological aksumite site of Wakarida (Northern Tigray, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e rencontre biennale de la Society of Africanist Archaeologists (SAfA), Quels passés pour l'Afrique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58165/xphx-wn38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible from space, understood during the fieldwork: the example of “desert kites” in Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6981,51 +6847,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Cultural Heritage and New Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Vienna, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7035,244 +6901,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Spatiale et Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de Shanghaï, Espaces et représentations, de 1849 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Henriot</w:t>
+                <w:t xml:space="preserve">Zu'An Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zu'An Zheng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 1999, 2-271-05725-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7282,2170 +7148,2170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2013. Le Projet Globalkites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tarawneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Oltra-Carrió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500027v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2013. Le Projet Globalkites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabela Oltra-Carrió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530614v1</w:t>
+                <w:t xml:space="preserve">hal-05500027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Middle and Late Bronze Age Settlement in Armenia: The Aggregated Cells of Arteni</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataiger</w:t>
+                <w:t xml:space="preserve">A new approach to the acquisition of microtopography associated with geophysical survey (Bat/Al-Arid, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systemizing the Past: Papers in Near Eastern and Caucasian Archaeology Dedicated to Pavel S. Avetisyan on the Occasion of His 65th Birthday</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in On- and Offshore Archaeological Prospection, Proceedings of the 15th International Conference on Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitätsverlag Kiel | Kiel University Publishing, pp.341-344, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997151v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the acquisition of microtopography associated with geophysical survey (Bat/Al-Arid, Sultanate of Oman)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Middle and Late Bronze Age Settlement in Armenia: The Aggregated Cells of Arteni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+                <w:t xml:space="preserve">Christine Chataiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Kalantaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Azatyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in On- and Offshore Archaeological Prospection, Proceedings of the 15th International Conference on Archaeological Prospection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systemizing the Past: Papers in Near Eastern and Caucasian Archaeology Dedicated to Pavel S. Avetisyan on the Occasion of His 65th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.360-384, 2023, 78-1-80327-392-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315100v1</w:t>
+                <w:t xml:space="preserve">hal-03997151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprises et déprises agricoles aux marges du Tigray oriental</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sites d'habitats autour d'Al-Rawda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">MOM Éditions. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Babour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Castel; Olivier Barge; Nazir Awad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010, Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Maison de l'Orient et de la Méditérranée, A paraître, Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713900v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03712118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+                <w:t xml:space="preserve">Emprises et déprises agricoles aux marges du Tigray oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOM Éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9782356681645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.16271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455168v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites d'habitats autour d'Al-Rawda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010, Tome 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Maison de l'Orient et de la Méditérranée, A paraître, Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010</w:t>
+              <w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03712118v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Hunting with kites in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t>
+              <w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-126, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887456v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+                <w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
+              <w:t xml:space="preserve">Y. Nishiaki, O. Maeda, M. Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français des études éthiopiennes à Addis Abeba, 2021, OpenEditions Books du Centre Français des études éthiopiennes à Addis Abeba</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098033v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting with kites in Armenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+                <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-126, 2021</w:t>
+              <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français des études éthiopiennes à Addis Abeba, 2021, OpenEditions Books du Centre Français des études éthiopiennes à Addis Abeba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678378v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Eddisford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morandi Bonacossi D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settlement Dynamics and Human-Landscape Interaction in the Steppes and Deserts of Syria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Harrassowitz Verlag, pp.173-185, 2014, Studia Chaburensia, 978-3-447-10166-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadré 4.4 : L'apport du SIG à l'analyse de la circulation de l'obsidienne dans le nord du Proche-Orient ancien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afficher et cartographier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.180-183, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.207-231, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839295v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faible coûts, pour l'élaboration de MNT à haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Encadré 4.4 : L'apport du SIG à l'analyse de la circulation de l'obsidienne dans le nord du Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
+              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.180-183, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604595v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan urbain et SIG archéologique : l’exemple de Qalhât (Oman)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faible coûts, pour l'élaboration de MNT à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.193-199, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839343v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadré 5.1 : L'Atlas des Sites du Proche-Orient (ASPRO) : un exemple de webmapping en archéologie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.232-235, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839297v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Encadré 5.1 : L'Atlas des Sites du Proche-Orient (ASPRO) : un exemple de webmapping en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.232-235, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839293v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan urbain et SIG archéologique : l’exemple de Qalhât (Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.73-103, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.193-199, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00959485v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadré 3.1 : La microphotographie aérienne</w:t>
+                <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.104-107, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.73-103, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839294v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afficher et cartographier</w:t>
+                <w:t xml:space="preserve">Encadré 3.1 : La microphotographie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.207-231, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.104-107, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839292v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS (Geographic Information System) and obsidian procurement analysis : pathway modelisation in space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9461,322 +9327,322 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Von Majtop bis Trialeti, Gewinnung und verbreitung von metallen und obsidian in kaukasien im 4.-2Jt.v.Chr., Beiträge des internationalen symposiums in Berlin vom 1.-3. Juni 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kolloquien zur Vor- und Frühgeschichte (13), 2010, 978-3-7749-3695-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the Syrian steppe during the Early Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Kühne; R. M. Czichon; F. J. Kreppner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1. The Reconstruction of Environment. Natural Resources and Human Interrelation through Time / 2. Visual Communication, 978-3-447-05703-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOSUFFISANCE ALIMENTAIRE ET POPULATION A TELL AL-RAWDA :UNE VILLE DU TROISIÈME MILLÉNAIRE DANS LA STEPPE SYRIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bourgogne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sept millénaires de dynamiques territoiriales : peuplement, production et échanges du Néolithique au Moyen Âge, Colloque international Université de Bourgogne Dijon, ARCHAEDYN ACI "Spaces and territories" 2005-2007 Final conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-107, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00415908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamway concept applied to river mobility/human use conflict management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. H. C. Maxwell; H. Preul; G. E. Stout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivertech: Proceeding of Rivertech '96: First International Conference on New/Emerging Concepts for Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.681-688, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9786,51 +9652,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne CNRS à la commanderie de Jalès : de la vitalité dans les vieilles pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9839,51 +9705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9893,196 +9759,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir la crête : archéologie et ethnohistoire des passages d’altitude à Bessans (Savoie) – 3000-3400 m. Prospection thématique 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thirault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Griggo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 5138 - Archéologie et Archéométrie. 2021, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04828274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procurement, least-cost path analysis and technological studies on the obsidian assemblages from the Neolithic to the Early Bronze Age at Mentesh Tepe (Middle Kura Valley, Azerbaijan). Ancient Near Eastern Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilbeau Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,683 +9960,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IRAMAT - Centre Ernest Babelon; CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès, Berrias et Casteljau (Ardèche), Un établissement des ordres religieux militaires entre Uzège et Cévennes, Projet Collectif de Recherche (2017-2020), Rapport intermédiaire 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benech</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Atelier d'Archéologie Alpine; Archéorient CNRS; Conseil départemental de l'Ardèche; Archéobois. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; UMR 5138 - Archéologie et Archéométrie; UMR 5648 - CIHAM; Centre d'histoire Espaces et Cultures Université Clermont Auvergne; Atelier d'Archéologie Alpine; Association RESTe!; Conseil Départemental de l'Ardèche. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01968792v1</w:t>
+                <w:t xml:space="preserve">hal-01968762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; UMR 5138 - Archéologie et Archéométrie; UMR 5648 - CIHAM; Centre d'histoire Espaces et Cultures Université Clermont Auvergne; Atelier d'Archéologie Alpine; Association RESTe!; Conseil Départemental de l'Ardèche. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; Conseil Départemental de l'Ardèche; UMR 5648 - CIHAM; Atelier d'Archéologie Alpine; Association RESTe!. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968762v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Qalhât Project - Preliminary report on the third season of excavations of the French mission (30/10-17/12/2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Rougeulle</w:t>
+                <w:t xml:space="preserve">Pauline Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaubert</w:t>
+                <w:t xml:space="preserve">Anna Ihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ihr</w:t>
+                <w:t xml:space="preserve">Anne Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Joyard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS-MHC. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Qalhât Project - Preliminary report on the second season of excavations of the French mission (1/11-16/12/2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Rougeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Creissen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Joyard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures pastorales d’al-Rawda (Syrie centrale). Résultats de la première campagne de sondage archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10783,179 +10649,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; - Rapport de sondages archéologiques et prospections - Campagne 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rendu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11102,51 +10968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01551-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balaresque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.05.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Karakhanyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWZXDPL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Renato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZHW39HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalatarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.343-365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9232352830C40E7BABB1204236A2ECA4F1966B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00301-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2DGB2L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalantaryan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Azatyan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839352v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839359v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/xphx-wn38" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu'An Zheng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataiger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16271" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839292v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839337v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839336v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839413v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511704v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01551-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balaresque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.05.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Renato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Karakhanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZHW39HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWZXDPL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalatarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.343-365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9232352830C40E7BABB1204236A2ECA4F1966B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1059" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00301-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2DGB2L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalantaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Azatyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/xphx-wn38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu'An Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataiger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>