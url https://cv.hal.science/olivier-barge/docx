--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -368,221 +368,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme Globalkites, un système d’information géographique au service de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519392v1</w:t>
+                <w:t xml:space="preserve">hal-04902856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Globalkites, un système d’information géographique au service de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Almushawh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Albukaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.73-88</w:t>
+              <w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902856v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and geographical variability of desert kites</w:t>
               </w:r>
@@ -826,252 +826,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a typology of desert kites combining quantitative and spatial approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Albukaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Boelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Guadagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01551-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649256v1</w:t>
+                <w:t xml:space="preserve">hal-03678385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a typology of desert kites combining quantitative and spatial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01551-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678385v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting in the desert: assessing the form and use of kite-like structures in the western Sahara</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Boelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1315,252 +1315,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert kites and aggregated cells of Mt Aragats (Armenia): Spatial coincidences?</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Perello</w:t>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Raddadi Afef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02911616v1</w:t>
+                <w:t xml:space="preserve">hal-03166117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
+                <w:t xml:space="preserve">Desert kites and aggregated cells of Mt Aragats (Armenia): Spatial coincidences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ancient Armenia at the Crossroads: Natural Hazards and Adaptation Strategies in Armenia from 10,000 BC onwards, 579, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166117v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02911616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4465,235 +4465,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG pour l'analyse des approvisionnements : l'exemple de l'obsidienne en Arméne</w:t>
+                <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28, pp.25-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1059⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839366v1</w:t>
+                <w:t xml:space="preserve">hal-01839390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
+                <w:t xml:space="preserve">Un SIG pour l'analyse des approvisionnements : l'exemple de l'obsidienne en Arméne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Saligny</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t>
+              <w:t xml:space="preserve">, 2004, 28, pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839390v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,77 +4925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5569,51 +5569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “agglomerated cells” of the Aragats region (Armenia) : new perspectives from the Arteni excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Kalantaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The desert kites and agglomerated cells of Mount Aragats: spatial coincidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6469,191 +6469,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Modeling and Management of Water Ressources in the Syrian Steppe during the Early Bronze Age, the Case of the Fortified City of Al-Rawda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+                <w:t xml:space="preserve">L’analyse de la circulation de l’obsidienne dans le Nord du Proche-Orient préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839359v1</w:t>
+                <w:t xml:space="preserve">halshs-01839317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de la circulation de l’obsidienne dans le Nord du Proche-Orient préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+                <w:t xml:space="preserve">Hydrological Modeling and Management of Water Ressources in the Syrian Steppe during the Early Bronze Age, the Case of the Fortified City of Al-Rawda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t>
+              <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839317v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6915,77 +6915,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Spatiale et Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,51 +7516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Middle and Late Bronze Age Settlement in Armenia: The Aggregated Cells of Arteni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,285 +8135,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Y. Nishiaki, O. Maeda, M. Arimura. </w:t>
+              <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t>
+              <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français des études éthiopiennes à Addis Abeba, 2021, OpenEditions Books du Centre Français des études éthiopiennes à Addis Abeba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887456v1</w:t>
+                <w:t xml:space="preserve">hal-03098033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
+              <w:t xml:space="preserve">Y. Nishiaki, O. Maeda, M. Arimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français des études éthiopiennes à Addis Abeba, 2021, OpenEditions Books du Centre Français des études éthiopiennes à Addis Abeba</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098033v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t>
               </w:r>
@@ -8875,113 +8875,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00604595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan urbain et SIG archéologique : l’exemple de Qalhât (Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.193-199, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839293v1</w:t>
+                <w:t xml:space="preserve">hal-01839343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadré 5.1 : L'Atlas des Sites du Proche-Orient (ASPRO) : un exemple de webmapping en archéologie</w:t>
               </w:r>
@@ -9034,152 +9030,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan urbain et SIG archéologique : l’exemple de Qalhât (Oman)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.193-199, 2011</w:t>
+              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839343v1</w:t>
+                <w:t xml:space="preserve">halshs-01839293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.73-103, 2011, "Archéologiques"</w:t>
@@ -9376,51 +9376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the Syrian steppe during the Early Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Kühne; R. M. Czichon; F. J. Kreppner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1. The Reconstruction of Environment. Natural Resources and Human Interrelation through Time / 2. Visual Communication, 978-3-447-05703-5</w:t>
@@ -9878,64 +9878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procurement, least-cost path analysis and technological studies on the obsidian assemblages from the Neolithic to the Early Bronze Age at Mentesh Tepe (Middle Kura Valley, Azerbaijan). Ancient Near Eastern Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilbeau Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,51 +10144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10253,51 +10253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10968,51 +10968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01551-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balaresque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.05.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Renato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Karakhanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZHW39HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWZXDPL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalatarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.343-365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9232352830C40E7BABB1204236A2ECA4F1966B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1059" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00301-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2DGB2L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalantaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Azatyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/xphx-wn38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu'An Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataiger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01551-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balaresque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.05.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Renato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Karakhanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZHW39HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWZXDPL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalatarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.343-365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9232352830C40E7BABB1204236A2ECA4F1966B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00301-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2DGB2L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalantaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Azatyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/xphx-wn38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu'An Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataiger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>