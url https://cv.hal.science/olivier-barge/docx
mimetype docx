--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -826,252 +826,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a typology of desert kites combining quantitative and spatial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01551-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678385v1</w:t>
+                <w:t xml:space="preserve">hal-03649256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a typology of desert kites combining quantitative and spatial approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Arabian desert kites and potential proto-kites extend the global distribution of hunting mega-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Albukaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Boelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Guadagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.91. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01551-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649256v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting in the desert: assessing the form and use of kite-like structures in the western Sahara</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Balaresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Boelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1315,498 +1315,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
+                <w:t xml:space="preserve">Desert kites and aggregated cells of Mt Aragats (Armenia): Spatial coincidences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raddadi Afef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ancient Armenia at the Crossroads: Natural Hazards and Adaptation Strategies in Armenia from 10,000 BC onwards, 579, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166117v1</w:t>
+                <w:t xml:space="preserve">halshs-02911616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert kites and aggregated cells of Mt Aragats (Armenia): Spatial coincidences?</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raddadi Afef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02911616v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+                <w:t xml:space="preserve">hal-03034651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert kites et constructions apparentées : découvertes récentes et mise à jour de l’extension géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46.1-2, p. 179-200</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034651v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2018</w:t>
               </w:r>
@@ -1868,372 +1868,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t>
+                <w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 493, pp.19-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839063v1</w:t>
+                <w:t xml:space="preserve">halshs-01968695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting or pastoralism? Comments on “seasonal use of corrals and game traps (desert kites) in Armenia” by Malkinson et al</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.110-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01968695v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activité en 2017</w:t>
+                <w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiredoun Biglari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839038v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-based approach for Kite recognition</w:t>
               </w:r>
@@ -2541,1136 +2541,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t>
+                <w:t xml:space="preserve">Northernmost kites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Crassard</w:t>
+                <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829322v1</w:t>
+                <w:t xml:space="preserve">hal-01224959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘desert kites’ of the Ustyurt plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1093-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01224967v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northernmost kites?</w:t>
+                <w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.03.051⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.162-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01224959v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Desert Kites Phenomenon and Its Global Range Through a Multi-proxy Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+                <w:t xml:space="preserve">Sabrina Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-014-9218-7⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.177-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2015.1587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829329v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity and regionalisation of kites in the Middle East and Central Asia</w:t>
+                <w:t xml:space="preserve">The ‘desert kites’ of the Ustyurt plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sala Renato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadi Karakhanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aae.12056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829324v1</w:t>
+                <w:t xml:space="preserve">hal-01224967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Antonini</w:t>
+                <w:t xml:space="preserve">Unity and diversity of the kite phenomenon: a comparative study between Jordan, Armenia and Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Peixoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.177-224. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.144-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ethio.2015.1587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aae.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839257v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Studia Chaburensia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.173-185</w:t>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472166v1</w:t>
+                <w:t xml:space="preserve">hal-01347482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kites on the margin. The Aragats kites in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Karakhanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iren Kalatarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akkadica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.25-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347482v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kites on the margin. The Aragats kites in Armenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human impact on the landscape around Al-Rawda (Syria) during the Early Bronze IV : evidence for exploitation, occupation and appropriation of the land.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (1), pp.25-53</w:t>
+              <w:t xml:space="preserve"> Studia Chaburensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817692v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new approach to the Kites Phenomenon in the Old World: the GLOBALKITES Project</w:t>
               </w:r>
@@ -3695,64 +3695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87(338)</w:t>
@@ -4126,51 +4126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ASPRO : un exemple d’interface cartographique pour la consultation d’un corpus archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,51 +4601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG pour l'analyse des approvisionnements : l'exemple de l'obsidienne en Arméne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4906,320 +4906,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarques sur l'occupation humaine à Wadi Ramm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès-Drappeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Supplément 4, pp.427-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839392v1</w:t>
+                <w:t xml:space="preserve">halshs-00497597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l'occupation humaine à Wadi Ramm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The procurement of obsidian: factors influencing the choice of deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 323 (1-3), pp.172 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00301-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497597v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The procurement of obsidian: factors influencing the choice of deposits</w:t>
+                <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01839396v1</w:t>
+                <w:t xml:space="preserve">hal-01839392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche territoriale et systèmes d’information géographique pour une démarche concertée de l’eau</w:t>
               </w:r>
@@ -5457,77 +5457,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality, marginalisation and mobility in Eastern Tigray (Ethiopia): modern and contemporary periods as analogues to help understand the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “agglomerated cells” of the Aragats region (Armenia) : new perspectives from the Arteni excavations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Kalantaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The desert kites and agglomerated cells of Mount Aragats: spatial coincidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,277 +5796,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829332v1</w:t>
+                <w:t xml:space="preserve">hal-01232850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBALKITES, une étude intégrée des « desert-kites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kite Recognition by means of Graph Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmont Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès du réseau national des MSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Caen, France. pp.123-124</w:t>
+              <w:t xml:space="preserve">Graph-based Representations in Pattern Recognition (GbR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232850v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city plan as an information system The example of the Middle Islamic city of Qalhât (Oman)</w:t>
               </w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Approach to the Diffusion of Obsidian in the Ancient Northern Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6406,51 +6406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS for the analysis of obsidian circulation in the northern near east during prehistory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology and Computer (CHNT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6475,51 +6475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de la circulation de l’obsidienne dans le Nord du Proche-Orient préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7156,1264 +7156,1264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2013. Le Projet Globalkites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabela Oltra-Carrió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530614v1</w:t>
+                <w:t xml:space="preserve">hal-05500027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2013. Le Projet Globalkites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2023. Khashabiyeh : découverte de structures rituelles néolithiques exceptionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tarawneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Oltra-Carrió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.124-127, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Éditions, pp.169-172, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500027v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the acquisition of microtopography associated with geophysical survey (Bat/Al-Arid, Sultanate of Oman)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Middle and Late Bronze Age Settlement in Armenia: The Aggregated Cells of Arteni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+                <w:t xml:space="preserve">Christine Chataiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Kalantaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Azatyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in On- and Offshore Archaeological Prospection, Proceedings of the 15th International Conference on Archaeological Prospection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systemizing the Past: Papers in Near Eastern and Caucasian Archaeology Dedicated to Pavel S. Avetisyan on the Occasion of His 65th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.360-384, 2023, 78-1-80327-392-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315100v1</w:t>
+                <w:t xml:space="preserve">hal-03997151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Middle and Late Bronze Age Settlement in Armenia: The Aggregated Cells of Arteni</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataiger</w:t>
+                <w:t xml:space="preserve">A new approach to the acquisition of microtopography associated with geophysical survey (Bat/Al-Arid, Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systemizing the Past: Papers in Near Eastern and Caucasian Archaeology Dedicated to Pavel S. Avetisyan on the Occasion of His 65th Birthday</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in On- and Offshore Archaeological Prospection, Proceedings of the 15th International Conference on Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitätsverlag Kiel | Kiel University Publishing, pp.341-344, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997151v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites d'habitats autour d'Al-Rawda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emprises et déprises agricoles aux marges du Tigray oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Corinne Castel; Olivier Barge; Nazir Awad. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOM Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010, Tome 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, 9782356681645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.16271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03712118v1</w:t>
+                <w:t xml:space="preserve">hal-03713900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprises et déprises agricoles aux marges du Tigray oriental</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ninon Blond</w:t>
+                <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713900v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+                <w:t xml:space="preserve">Les sites d'habitats autour d'Al-Rawda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Babour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Castel; Olivier Barge; Nazir Awad. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t>
+              <w:t xml:space="preserve">Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010, Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Maison de l'Orient et de la Méditérranée, A paraître, Tell Al-Rawda : Une ville neuve du IIIe millénaire aux marges du désert. Travaux de la Mission archéologique franco-syrienne 2002-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455168v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03712118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting with kites in Armenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Nishiaki, O. Maeda, M. Arimura. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-126, 2021</w:t>
+              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678378v1</w:t>
+                <w:t xml:space="preserve">hal-03887456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français des études éthiopiennes à Addis Abeba, 2021, OpenEditions Books du Centre Français des études éthiopiennes à Addis Abeba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic Chipped Stone Industry of Mentesh Tepe (Middle Kura Valley, Azerbaijan) Technological Markers and Relations to North-Eastern Anatolia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Hunting with kites in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracking the Neolithic in the Near East. Lithic Perspectives on Its Origins, Development and Dispersals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.503-515, 2021</w:t>
+              <w:t xml:space="preserve">The gazelle’s dream: game drives of the Old and New Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-126, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887456v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t>
               </w:r>
@@ -8425,77 +8425,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Eddisford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
@@ -8621,711 +8621,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afficher et cartographier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encadré 4.4 : L'apport du SIG à l'analyse de la circulation de l'obsidienne dans le nord du Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.207-231, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.180-183, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839292v1</w:t>
+                <w:t xml:space="preserve">halshs-01839295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadré 4.4 : L'apport du SIG à l'analyse de la circulation de l'obsidienne dans le nord du Proche-Orient ancien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faible coûts, pour l'élaboration de MNT à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.180-183, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839295v1</w:t>
+                <w:t xml:space="preserve">halsde-00604595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements de nuages de points 3D, par des techniques légères et à faible coûts, pour l'élaboration de MNT à haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Plan urbain et SIG archéologique : l’exemple de Qalhât (Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.155-168, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.193-199, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00604595v1</w:t>
+                <w:t xml:space="preserve">hal-01839343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan urbain et SIG archéologique : l’exemple de Qalhât (Oman)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encadré 5.1 : L'Atlas des Sites du Proche-Orient (ASPRO) : un exemple de webmapping en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.193-199, 2011</w:t>
+              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.232-235, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839343v1</w:t>
+                <w:t xml:space="preserve">halshs-01839297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadré 5.1 : L'Atlas des Sites du Proche-Orient (ASPRO) : un exemple de webmapping en archéologie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.232-235, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839297v1</w:t>
+                <w:t xml:space="preserve">halshs-01839293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.9-12, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.73-103, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839293v1</w:t>
+                <w:t xml:space="preserve">halshs-00959485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
+                <w:t xml:space="preserve">Encadré 3.1 : La microphotographie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.73-103, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.104-107, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00959485v1</w:t>
+                <w:t xml:space="preserve">halshs-01839294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadré 3.1 : La microphotographie aérienne</w:t>
+                <w:t xml:space="preserve">Afficher et cartographier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.104-107, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">, Errance, pp.207-231, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839294v1</w:t>
+                <w:t xml:space="preserve">halshs-01839292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS (Geographic Information System) and obsidian procurement analysis : pathway modelisation in space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9878,103 +9878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procurement, least-cost path analysis and technological studies on the obsidian assemblages from the Neolithic to the Early Bronze Age at Mentesh Tepe (Middle Kura Valley, Azerbaijan). Ancient Near Eastern Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilbeau Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IRAMAT - Centre Ernest Babelon; CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10131,252 +10131,252 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; UMR 5138 - Archéologie et Archéométrie; UMR 5648 - CIHAM; Centre d'histoire Espaces et Cultures Université Clermont Auvergne; Atelier d'Archéologie Alpine; Association RESTe!; Conseil Départemental de l'Ardèche. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; Conseil Départemental de l'Ardèche; UMR 5648 - CIHAM; Atelier d'Archéologie Alpine; Association RESTe!. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968762v1</w:t>
+                <w:t xml:space="preserve">hal-01968792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; Conseil Départemental de l'Ardèche; UMR 5648 - CIHAM; Atelier d'Archéologie Alpine; Association RESTe!. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; UMR 5138 - Archéologie et Archéométrie; UMR 5648 - CIHAM; Centre d'histoire Espaces et Cultures Université Clermont Auvergne; Atelier d'Archéologie Alpine; Association RESTe!; Conseil Départemental de l'Ardèche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968792v1</w:t>
+                <w:t xml:space="preserve">hal-01968762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Qalhât Project - Preliminary report on the third season of excavations of the French mission (30/10-17/12/2010)</w:t>
               </w:r>
@@ -10606,51 +10606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures pastorales d’al-Rawda (Syrie centrale). Résultats de la première campagne de sondage archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10698,51 +10698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; - Rapport de sondages archéologiques et prospections - Campagne 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10968,51 +10968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01551-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balaresque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.05.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Renato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Karakhanyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZHW39HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWZXDPL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalatarian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.343-365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9232352830C40E7BABB1204236A2ECA4F1966B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00301-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2DGB2L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalantaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Azatyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/xphx-wn38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu'An Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataiger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tarawneh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A Makarewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02409-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01718-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01551-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Boelke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balaresque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.35" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-022-09165-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.05.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raddadi Afef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7BH1ZG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Karakhanyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWZXDPL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-014-9218-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Renato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZHW39HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Kalatarian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.343-365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9232352830C40E7BABB1204236A2ECA4F1966B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s-Drappeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00301-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2DGB2L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Kalantaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kalantaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Azatyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829332v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmont Bichot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/xphx-wn38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu'An Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataiger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p68" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713900v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16271" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839295v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828274v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbeau Denis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ihr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>