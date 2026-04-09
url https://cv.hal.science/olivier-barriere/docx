--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -75,4080 +75,4080 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communs, droit d'une intendance territoriale, pour une post-modernité du droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.323-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité écologique, lien de droit d'une interdépendance au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, hors série 37, en ligne [34 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.38429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser la Terre : prise en charge du vivant et contrat territorial par Hervé Brédif. - Éditions de la Sorbonne, 2021, 411 p [compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.107-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urgence écologique, un impératif juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, No hs 21, pp.35-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte territorial, un droit pour une résilience à l'échelle de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier Cévennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit foncier et pastoralisme, entre propriété et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu d’un droit négocié pour le Parc amazonien de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.167 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2012017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Regulating Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Echelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v17-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervalles interbattements cardiaques et Processus Auto-Régulé Multifractionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (1), pp.54-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires des politiques et du droit foncier agropastoral en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 66 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserve de biosphère, territoire de coviabilité socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.113-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communs, droit d’une intendance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Borderon-Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communs en droit de l'environnement : droit des communs, droit commun et droit "hors du commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour le droit de l’environnement, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperative coevolution for agrifood process modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EVOLVE 2011 International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bourglinster, Luxembourg. pp.247-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32726-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain modelling with multifractional Brownian motion and self-regulating processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Echelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCVG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Warsaw, Poland. pp.342-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Network Structure learning using Cooperative Coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.755-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1569901.1570006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Holder regularity-based modeling of RR intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBMS 2008, 21th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Jyvaskyla, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling human expertise on a cheese ripening industrial process using GP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature -- {PPSN} X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dortmund, Germany. pp.859--868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87700-4_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00335956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation locale : compromis régression-variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.593-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-ecological coviability as a response to the planetary emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dangbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.54-57, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coviabilité socio-écologique pour répondre à l'urgence planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dangbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.54-57, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décoloniser la pensée juridique : le rapport à la terre, un enjeu de viabilité pour une nouvelle matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camara, B. (ed.); Badji, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant du droit entre pouvoir et société : servir par la plume et les arpents de terre : mélanges en l'honneur de Samba Traoré : tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.481-520, 2021, Mémoires du Droit en Afrique, 978-2-343-25116-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornu, M. (ed.); Orsi, Fabienne (ed.); Rochfeld, J. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.182-185, 2020, Quadrige, 978-2-13-081768-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit des biens au droit des utilités : les services écosystémiques et environnementaux au sein de la régulation juridique des socio-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Univers des Normes, Rennes : PUR, pp.127-169, 2019, 978-2-7535-7601-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 7 - Legal Challenge of the Socio-ecological Connection: The Paradigm of Coviability Defined by the Adequacy Between Social Usefulness and the Ecological Function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change Vol.1 : The Foundations of a New Paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale des éthiques dans les relations sociétés/nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INEE. 2023, pp.211-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling an agrifood industrial process using cooperative coevolution Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6914, INRIA. 2009, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00381681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using EAST-ADL with GME 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orazio Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Castelpietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A02-R-416 || gurrieri02b, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108079v1</w:t>
-              </w:r>
-[...3460 lines deleted...]
-                <w:t xml:space="preserve">inria-00539043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4160,481 +4160,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Douzal</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266241v1</w:t>
+                <w:t xml:space="preserve">hal-02608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02608409v1</w:t>
+                <w:t xml:space="preserve">hal-02266241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change vol2 Coviability questionne by a Diversity of Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes socio-écologiques en Afrique du Nord et de l’Ouest face au changement global : gouvernance, adaptation, viabilité, résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,57 +4764,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide ROSELT/OSS pour l'évaluation et le suivi des pratiques d'exploitation des ressources naturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Guide for the evaluation and monitoring of natural resource exploitation practices ROSELT/OSS programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,81 +4858,81 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828393v1</w:t>
+                <w:t xml:space="preserve">hal-01828407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide for the evaluation and monitoring of natural resource exploitation practices ROSELT/OSS programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Guide ROSELT/OSS pour l'évaluation et le suivi des pratiques d'exploitation des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828407v1</w:t>
+                <w:t xml:space="preserve">hal-01828393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5175,51 +5175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Gurrieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dangbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Arib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104463v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dangbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Gurrieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Arib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>