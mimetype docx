--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -75,1173 +75,130 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
-[...1041 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires des politiques et du droit foncier agropastoral en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 66 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1251,2904 +208,3947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserve de biosphère, territoire de coviabilité socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des communs, droit d’une intendance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Borderon-Carrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs en droit de l'environnement : droit des communs, droit commun et droit "hors du commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française pour le droit de l’environnement, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative coevolution for agrifood process modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLVE 2011 International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bourglinster, Luxembourg. pp.247-287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32726-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain modelling with multifractional Brownian motion and self-regulating processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Echelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICCVG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Warsaw, Poland. pp.342-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467586v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain modelling with multifractional Brownian motion and self-regulating processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Warsaw, Poland. pp.342-351</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538907v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network Structure learning using Cooperative Coevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.755-762, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1569901.1570006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Holder regularity-based modeling of RR intervals</w:t>
+                <w:t xml:space="preserve">Modeling human expertise on a cheese ripening industrial process using GP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMS 2008, 21th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature -- {PPSN} X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dortmund, Germany. pp.859--868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87700-4_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539046v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00335956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling human expertise on a cheese ripening industrial process using GP</w:t>
+                <w:t xml:space="preserve">Local Holder regularity-based modeling of RR intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature -- {PPSN} X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CBMS 2008, 21th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Jyvaskyla, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00335956v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation locale : compromis régression-variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.593-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche globale des éthiques dans les relations sociétés/nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Aish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - INEE. 2023, pp.211-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling an agrifood industrial process using cooperative coevolution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6914, INRIA. 2009, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00381681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using EAST-ADL with GME 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orazio Gurrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Castelpietra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] A02-R-416 || gurrieri02b, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological coviability as a response to the planetary emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dangbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.54-57, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coviabilité socio-écologique pour répondre à l'urgence planétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dangbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.54-57, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser la pensée juridique : le rapport à la terre, un enjeu de viabilité pour une nouvelle matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camara, B. (ed.); Badji, M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant du droit entre pouvoir et société : servir par la plume et les arpents de terre : mélanges en l'honneur de Samba Traoré : tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.481-520, 2021, Mémoires du Droit en Afrique, 978-2-343-25116-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cornu, M. (ed.); Orsi, Fabienne (ed.); Rochfeld, J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.182-185, 2020, Quadrige, 978-2-13-081768-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Jai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. El Jai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravena Cañete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit des biens au droit des utilités : les services écosystémiques et environnementaux au sein de la régulation juridique des socio-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Univers des Normes, Rennes : PUR, pp.127-169, 2019, 978-2-7535-7601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 - Legal Challenge of the Socio-ecological Connection: The Paradigm of Coviability Defined by the Adequacy Between Social Usefulness and the Ecological Function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change Vol.1 : The Foundations of a New Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche globale des éthiques dans les relations sociétés/nature</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04311761v1</w:t>
+                <w:t xml:space="preserve">Droit des communs, droit d'une intendance territoriale, pour une post-modernité du droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.323-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01195360v1</w:t>
+                <w:t xml:space="preserve">Réaliser la Terre : prise en charge du vivant et contrat territorial par Hervé Brédif. - Éditions de la Sorbonne, 2021, 411 p [compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.107-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling an agrifood industrial process using cooperative coevolution Algorithms</w:t>
+                <w:t xml:space="preserve">L'urgence écologique, un impératif juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">inria-00381681v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, No hs 21, pp.35-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EAST-ADL with GME 2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La solidarité écologique, lien de droit d'une interdépendance au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, hors série 37, en ligne [34 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.38429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04167883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte territorial, un droit pour une résilience à l'échelle de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier Cévennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit foncier et pastoralisme, entre propriété et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu d’un droit négocié pour le Parc amazonien de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.167 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2012017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Regulating Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Echelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orazio Gurrieri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v17-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervalles interbattements cardiaques et Processus Auto-Régulé Multifractionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">inria-00108079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (1), pp.54-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4160,481 +4160,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Behnassi</w:t>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608409v1</w:t>
+                <w:t xml:space="preserve">hal-02266241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
+              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608412v1</w:t>
+                <w:t xml:space="preserve">hal-02608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02266241v1</w:t>
+                <w:t xml:space="preserve">hal-02608412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change vol2 Coviability questionne by a Diversity of Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes socio-écologiques en Afrique du Nord et de l’Ouest face au changement global : gouvernance, adaptation, viabilité, résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,57 +4764,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide for the evaluation and monitoring of natural resource exploitation practices ROSELT/OSS programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Guide ROSELT/OSS pour l'évaluation et le suivi des pratiques d'exploitation des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,81 +4858,81 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828407v1</w:t>
+                <w:t xml:space="preserve">hal-01828393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide ROSELT/OSS pour l'évaluation et le suivi des pratiques d'exploitation des ressources naturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Guide for the evaluation and monitoring of natural resource exploitation practices ROSELT/OSS programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828393v1</w:t>
+                <w:t xml:space="preserve">hal-01828407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5175,51 +5175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104463v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dangbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Gurrieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Arib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Gurrieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dangbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Arib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>