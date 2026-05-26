--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1388,317 +1388,1530 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-ecological coviability as a response to the planetary emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dangbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.54-57, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coviabilité socio-écologique pour répondre à l'urgence planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dangbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.54-57, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décoloniser la pensée juridique : le rapport à la terre, un enjeu de viabilité pour une nouvelle matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camara, B. (ed.); Badji, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant du droit entre pouvoir et société : servir par la plume et les arpents de terre : mélanges en l'honneur de Samba Traoré : tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.481-520, 2021, Mémoires du Droit en Afrique, 978-2-343-25116-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornu, M. (ed.); Orsi, Fabienne (ed.); Rochfeld, J. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.182-185, 2020, Quadrige, 978-2-13-081768-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical approach to coviability: concept, modelling and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. El Jai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.79-103, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coviability as a scientific paradigm for an ecological transition, from an overview to a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.693-728, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introductory chapter: an interweaving to be formalized, the biosphere faced with the relationship between the human and the non-human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-38, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coviability of social and ecological systems: general introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravena Cañete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.22, 2019, 978-3-319-78496-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit des biens au droit des utilités : les services écosystémiques et environnementaux au sein de la régulation juridique des socio-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Univers des Normes, Rennes : PUR, pp.127-169, 2019, 978-2-7535-7601-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 7 - Legal Challenge of the Socio-ecological Connection: The Paradigm of Coviability Defined by the Adequacy Between Social Usefulness and the Ecological Function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change Vol.1 : The Foundations of a New Paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how design monitoring processes of farmer practices in European landscape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langeveld, H. ; Röling, N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing European farming systems for a better future. New visions for rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publisher, Wageningen (NLD), pp.461-462, 2006, 90-86860-02-8 978-90-8686-002-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale des éthiques dans les relations sociétés/nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INEE. 2023, pp.211-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling an agrifood industrial process using cooperative coevolution Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1754,1358 +2967,145 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6914, INRIA. 2009, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00381681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using EAST-ADL with GME 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orazio Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Castelpietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A02-R-416 || gurrieri02b, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108079v1</w:t>
-              </w:r>
-[...1211 lines deleted...]
-                <w:t xml:space="preserve">hal-00443092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3460,51 +3460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il est urgent de décloisonner la protection de la nature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,481 +4160,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
+                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.396, 2019, 978-3-319-78110-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Douzal</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266241v1</w:t>
+                <w:t xml:space="preserve">hal-02608412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 1: The foundations of a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.794, 2019, 978-3-319-78496-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coviability of social and ecological systems: reconnecting mankind to the biosphere in an era of global change. Vol. 2: Coviability questioned by a diversity of situations</w:t>
+                <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change. Vol.1 : The Foundations of a New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Behnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Douzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02608412v1</w:t>
+                <w:t xml:space="preserve">hal-02266241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change vol2 Coviability questionne by a Diversity of Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Douzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes socio-écologiques en Afrique du Nord et de l’Ouest face au changement global : gouvernance, adaptation, viabilité, résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Behnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide ROSELT/OSS pour l'évaluation et le suivi des pratiques d'exploitation des ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide for the evaluation and monitoring of natural resource exploitation practices ROSELT/OSS programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Gurrieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dangbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Arib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dangbet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Jai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangeas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravena Ca&#241;ete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Gurrieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Castelpietra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v17-2010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behnassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Behnassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Arib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>