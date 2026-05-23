--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -1797,213 +1797,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Contexts, Sense and Action : how a Machine can Decide ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI19 Spring Symposia, Stanford University, USA, 2019 - Artificial Intelligence (AI), Autonomous Machines and Human Awareness: User Interventions, Intuition and Mutually Constructed Context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2019.8753885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374483v1</w:t>
+                <w:t xml:space="preserve">hal-05372560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Contexts, Sense and Action : how a Machine can Decide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI19 Spring Symposia, Stanford University, USA, 2019 - Artificial Intelligence (AI), Autonomous Machines and Human Awareness: User Interventions, Intuition and Mutually Constructed Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ranjeev Mittu and Don Sofge (Naval Research Laboratory, {ranjeev.mittu,don.sofge}@nrl.navy.mil); W.F. Lawless (Chair) (Paine College, w.lawless@icloud.com), Mar 2019, Palo Alto, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2019.8753885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05372560v1</w:t>
+                <w:t xml:space="preserve">hal-05374483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Classification using Torsion and Weak Negation : some Criteria for Good Computational Properties</w:t>
               </w:r>
@@ -2147,178 +2147,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management Systems Must Provide Automatic Decisions According to Crisis Computable Algebra</w:t>
+                <w:t xml:space="preserve">Software components for a cyber training platform design to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Spring Symposia 2015 - No. 2: Foundations of Autonomy and Its (Cyber) Threats: From Individuals to Interdependence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Sofge - R. Mittu - B. Lawless, Mar 2015, Palo Alto (Stanford), United States</w:t>
+              <w:t xml:space="preserve">Colloque L’intégration du Cyber dans la planification des opérations et des missions de la Politique de Sécurité et de Défense Commune de l’Union européenne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecoles Militaires de Saint-Cyr Coëtquidan - Chaire de cyber défense et de cyber sécurité, Dec 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374699v1</w:t>
+                <w:t xml:space="preserve">hal-05375343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software components for a cyber training platform design to implementation</w:t>
+                <w:t xml:space="preserve">Risk Management Systems Must Provide Automatic Decisions According to Crisis Computable Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’intégration du Cyber dans la planification des opérations et des missions de la Politique de Sécurité et de Défense Commune de l’Union européenne,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecoles Militaires de Saint-Cyr Coëtquidan - Chaire de cyber défense et de cyber sécurité, Dec 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AAAI Spring Symposia 2015 - No. 2: Foundations of Autonomy and Its (Cyber) Threats: From Individuals to Interdependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Sofge - R. Mittu - B. Lawless, Mar 2015, Palo Alto (Stanford), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375343v1</w:t>
+                <w:t xml:space="preserve">hal-05374699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Models of the Self-Orientation Concept for Autonomous Systems</w:t>
               </w:r>
@@ -2803,165 +2803,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projective Quaternary Simple Algebraic Groups are able to encode AI Action Planning Consistency</w:t>
+                <w:t xml:space="preserve">Intégration de services Web traitant les fiches d’anomalies du Simat dans la plateforme WebLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIAS’11 Jochen Pfalzgraf Memorial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr G. Lasker, Dr O. Bartheye, Aug 2011, Baden - Baden, Germany</w:t>
+              <w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012), Workshop SOS-DLWD'12 : des Sources Ouvertes au Web de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376227v1</w:t>
+                <w:t xml:space="preserve">hal-05375368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de services Web traitant les fiches d’anomalies du Simat dans la plateforme WebLab</w:t>
+                <w:t xml:space="preserve">Projective Quaternary Simple Algebraic Groups are able to encode AI Action Planning Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012), Workshop SOS-DLWD'12 : des Sources Ouvertes au Web de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IIAS’11 Jochen Pfalzgraf Memorial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr G. Lasker, Dr O. Bartheye, Aug 2011, Baden - Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375368v1</w:t>
+                <w:t xml:space="preserve">hal-05376227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Planning Bicategories and Bilinear Logic towards a Non-commutative Algebraic Varietal Planning Space.</w:t>
               </w:r>
@@ -3079,269 +3079,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time PDDL-based Planning Component for Video Games</w:t>
+                <w:t xml:space="preserve">A planning plug-in for Virtual Battle Space 2 a report from the trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Jacopin</w:t>
+                <w:t xml:space="preserve">Eric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Artificial Intelligence and Interactive Digital Entertainment Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/SIGSIM, Mar 2009, San Diego (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372537v1</w:t>
+                <w:t xml:space="preserve">hal-05375116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planning plug-in for Virtual Battle Space 2 a report from the trenches</w:t>
+                <w:t xml:space="preserve">Artiflcial Intelligence Partial Order Planning: a Bicategorical and a Proof-Theoretical Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Spring Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM/SIGSIM, Mar 2009, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">ETAPS 09 - 4th ACCAT Workshop (ACCAT’09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr J. Pfalzgraf, Dr Thomas Soboll Department of Computer Sciences, Univ. Salzburg, Mar 2009, York (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375116v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artiflcial Intelligence Partial Order Planning: a Bicategorical and a Proof-Theoretical Framework</w:t>
+                <w:t xml:space="preserve">A Real-Time PDDL-based Planning Component for Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETAPS 09 - 4th ACCAT Workshop (ACCAT’09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Artificial Intelligence and Interactive Digital Entertainment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stanford University, Oct 2009, Palo Alto, California, France. pp.130-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aiide.v5i1.12370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375440v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of a Geometrical Phase Space for Partial Order Planning : towards a Unified Theory involving Local Action and Consistency</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting PDDL-based off-the-shelf planners to an arcade game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Workshop on AI in Games AIG-08 - ECAI 2008 - 18th European Conference on Artificial Intelligence,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adi Botea - Carlos Linares Lopez, Jul 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,51 +3491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning as a software component : a report from the trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th workshop of the UK Planning and Scheduling Special Interest Group (Plansig 2007), Charles University, Faculty of Mathematics and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLANSIG 2007, Dec 2007, Prague (CZ), Czech Republic. pp.17--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results for Arithmetic Constraint Satisfaction Partial Order Planning Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th workshop of the UK Planning and Scheduling Special Interest Group (Plansig 2005), City University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLANSIG 05, Dec 2005, Londres (Grande Bretagne), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3655,51 +3655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qweak : An Axiom-Based Arithmetic Constraint Satisfaction Planning Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th workshop of the UK Planning and Scheduling Special Interest Group (Plansig 2003), University of Strathclyde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLANSIG 2003, Dec 2003, Glasgow (SCOTLAND), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,239 +3750,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symmetrical Trust Teaming Model,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Munoz</w:t>
+                <w:t xml:space="preserve">Operational Reasoning’Strikes Back in Aeronautics and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaudron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bi-directionality in Human-AI Collaborative Systems AAAI Spring Symposium Series Stanford University, Stanford, CA, USA, March 25-27, 2024</w:t>
+              <w:t xml:space="preserve">ICCAS International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings (AAAI Artificial Intelligence and Interactive Digital Entertainment Conference)</w:t>
+              <w:t xml:space="preserve">Proceeedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556693v1</w:t>
+                <w:t xml:space="preserve">hal-04556731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Reasoning’Strikes Back in Aeronautics and Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Symmetrical Trust Teaming Model,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartheye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaudron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS International Conference on Cognitive Aircraft Systems</w:t>
+              <w:t xml:space="preserve">Bi-directionality in Human-AI Collaborative Systems AAAI Spring Symposium Series Stanford University, Stanford, CA, USA, March 25-27, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeedings</w:t>
+              <w:t xml:space="preserve">Proceedings (AAAI Artificial Intelligence and Interactive Digital Entertainment Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556731v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4346,51 +4346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PDDL-Based Planning Architecture to Support Arcade Game Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents for Games and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5920, Springer Berlin Heidelberg, pp.170-189, 2009, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4785,51 +4785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51781694"/>
+    <w:nsid w:val="42D9C3AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5016,51 +5016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bartheye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0294-4895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Alain Narboni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartheye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Keziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lawless" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sofge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2015.1123203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lanusse-Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pannetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schilling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3052792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Feutren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Braud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pathe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Jousselme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Path&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI62651.2024.10705776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gicquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Violland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre PATHE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartheye Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lieutenant-Colonel Gigan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14339/STO-MP-SET-315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mass&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000172100003622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Chaudron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Christon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Buisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2019.8753885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jacopin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v5i1.12370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Munoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89385-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429453151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MVTH1D1P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05374430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bartheye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0294-4895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Alain Narboni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartheye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Keziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lawless" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sofge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2015.1123203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lanusse-Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pannetier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schilling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3052792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Feutren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Braud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pathe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Jousselme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3053117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Path&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI62651.2024.10705776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gicquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Violland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre PATHE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartheye Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lieutenant-Colonel Gigan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14339/STO-MP-SET-315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mass&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000172100003622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Chaudron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Christon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2019.8753885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacopin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v5i1.12370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89385-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429453151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11198-3_12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MVTH1D1P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05374430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>