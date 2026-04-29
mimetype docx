--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Baude </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLIVIER BAUDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 février 1967 à Orléans (45), pacsé, 4 enfants, 3 petits-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de MoDyCo UMR 7114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associé au LLL UMR 7270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à diriger des recherches(Université Paris Ouest Nanterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : MCF Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Thèse EHESS Paris 1998. P. Encrevé directeur. TH Félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Linguistique Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· MCF HC en 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Titulaire de la PEDR 2014-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Membre du comité directeur du réseau des MSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- Coordinateur de la participation française dans l’ERIC CLARIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- La TGIR Huma-Num) porte la participation française dans l’ERIC DARIAH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- Membre du Comité français pour les sciences humaines et sociales de l’UNESCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num (Directeur de l’UMS 3598)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Président du conseil scientifique de la Très Grande Infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 représentant du LLL au comité technique EQUIPEX ORTOLANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000- Directeur scientifique de l'Observatoire des pratiques linguistiques(DGLFLF – MCC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de projets et programmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : membre de la direction du programme Phonologie du Français Contemporain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable au sein du LLL du corpus ESLO.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable du Programme Corpus de la parole DGLFLF-MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Membre de l’ANR-DFG SegCor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable du projet APR-IA ODIL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable scientifique du projet « Sémantisation du corpus de la parole », MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 Responsable du projet ESLO 3.0 financement MSH-VDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Co-responsable du projet ANR VARILING, Corpus en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-210 Membre (participation à 5 ou 10%) des projets ANR Rhapsodie, Corpofroas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2015 Membre du comité de pilotage du plan de numérisation du Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Membre du Comité d’appui interministériel pour le Pôle d'excellence dans le domaine linguistique et des traditions orales en Guyane</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Membre du comité de pilotage de la Recherche au Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Membre nommé au Cosla (Comité pour la Simplification du Langage Administratif).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanson Gasparde (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kavianni Sharareh (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de trois thèses au sein du LLL :  Hriba (en cours) – Dupont (en cours), Vaslin Chesnault (2009) –</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aguilar (2008), Valin-Chesneau (2009), Abourahim (2011), Javier (2011), Kawakami (2012), Lureau (2014), Evora (2015), Depoux (2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ministère de la Culture et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2016 Membre du comité de rédaction de la Revue de Sémantique et Pragmatique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 Membre du comité de rédaction </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture&Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Membre du Comité lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de l’AFLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Expert pour le JPI On Culture Heritage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 Deux rapports d’expertise pour le Social Sciences and Humanities Research Council of Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Expertise pour l’AAP Conseil Régional Aquitaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 – 2017  Responsable des expertises pour les 9 appels à propositions de la DGLFLF, 114 dossiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques (14) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth languages: the age of maturity?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 6-8 septembre Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 Colloque DIA V, 6-8 septembre, Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 ICODOC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction, 15 et 16 Juin 2017, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Congrès RFS*. Identités, conflits et interventions sociolinguistiques. 14, 15 et 16 juin, Montpellier*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Rencontres Floral </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité, représentations et analyses des données, 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles tendances dans les discours de référence sur la langue français,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> U-Québec, Montréal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016 Congrès Mondial de Linguistique Française, Tours, session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 TALN Atelier Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque SHESL-HTL 2015 - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et constitution des savoirs linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque jeune chercheur LLL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque RFS, Hétérogénéité et changements : perspectives sociolinguistiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque ICODOC, ICAR, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Journée d’études ATALA Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Congrès Mondial de Linguistique Française, Berlin, Session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles Francophones en Temps de Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, 5-7 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances dans les discours de référence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur la langue française, Congrès de l’ACFAS, 14 et 15 mai 2014 Montréal (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011 Colloque &amp;quot;Corpus, Données, Modèles: approches qualitatives et quantitatives&amp;quot;, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010 Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, Normalisation, Transgression,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cergy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16,17,18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités d’organisation de colloques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 50 ans de linguistique sur corpus oraux, Apports à l'étude de la variation, 15-17 novembre, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral Accessibilité, représentations et analyses des données,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Journées Phonologie du Français Contemporain, 3-8 décembre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 8es Journées Internationales de Linguistique de Corpus, 2-4 sept Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque Jean Zay, 25 et 26 novembre, Paris et Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009 Cinquièmes Rencontres de Sémantique et Pragmatique (RSP5), 22, 23 et 24 avril, Gabès (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16, 17, 18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999 Seconde Rencontres RSP, juin, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017- Membre du CCD Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2016 Membre suppléant, puis en 2015 membre titulaire, du CNU 7e section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015- Membre du conseil scientifique de la MSH Val de Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016- Membre du conseil scientifique de l’université de Loraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2015 Membre du Conseil Scientifique de l’université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de Comités de sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2004-2008 Directeur des études licence SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2008-2012 Directeur du département SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que directeur du département j’ai été porteur du dossier d’habilitation de la licence SDL, évaluation A+ par l’AERES (HCERES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Membre élu du conseil de l’UFR PHILLIA, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2012  (5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2016 : Initiateur et responsable du parcours LSF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources libres, 52, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des langues et plurilinguisme, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Diversité linguistique et plurilinguisme, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)faire le corpus d'Orléans quarante ans après : quoi de neuf, linguiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varia, 10, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques, suivi d'un entretien avec Pierre Ecrevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122-123, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le patrimoine culturel immatériel, 116/117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116-117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques et éthiques de la conservation et de la diffusion des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Corpus état des lieux et perspectives, XII (1), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Un guide des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques linguistiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des projets sur la conservation de la voix : infrastructure, démarches opérationnelle, éthique et réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence : Ethique des systèmes d’IA pour le traitement et la génération de la parole et du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et numérique au sein d’une infrastructure de recherche en sciences humaines et sociales : quelles pratiques aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique dans les CER : d’Aristote à Chat GPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des CER, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Stockage, archivage, volume, pratique, prospectives : point de vue de l'infrastructure Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données et science ouverte en questions. État des lieux et pratiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Misha, Nov 2023, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation et langues régionales : Point de vue de l'IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le flamand occidental : vers une visibilité renouvelée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLOVIRE, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire. Criminocorpus. 20 ans pour l’histoire de la justice. Trajectoire, enjeux, questions vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Renneville, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être éthique en linguistique de corpus, comment citer ses sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orleans, France. pp.09006, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num, pour qui ? Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire des entreprises à l’épreuve des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique de corpus à l’heure des humanités numériques : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus oraux aux humanités numériques : aller et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription, entre donnée primaire et donnée secondaire L’empreinte du transcripteur en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transcripteur transcrit : retour d'expérience à partir du corpus des ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ESLOs, du portrait sonore au paysage digital »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corpus de français parlés et français des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de France dans le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues Régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser et diffuser des corpus : vraiment ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la liaison dans le corpus des ESLOs : vers de nouveaux (z)ouvrages de référence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dia-variation en français actuel. Etudes sur corpus, approches croisées et ouvrage de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie et Pascale Hadermann, 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale : du politique au scientifique, de l’ État à la ville, d’hier à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay : la culture et les langues Invention/Reconnaissance/Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des ESLO à l’ère des Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la liaison dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PFC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des Archives de la Parole : les corpus de la parole aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 – 2013 Centenaire des enquêtes de Ferdinand Brunot en Berry et en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles élues, la liaison dans les discours des hommes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’en-haut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : la norme, la variation, le linguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 e Colloque international du CerLiCO "Transcrire, Ecrire, Formaliser 2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eslos, un corpus variationniste représentatif d’une communauté d’auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemple et le corpus, quels statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes Sociolinguistiques à Orléans (1970-2009) : l'entretien en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sociolinguistique et transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir les langues de France : le site corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du CERLICO, L’exemple et le corpus, quel statut ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLICO, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données orales : les enjeux de latranscription</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus de référence du français parlé : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS, Les voix du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variation à la norme, effets de codage dans les ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATCOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Français Parlé : de Brunot à nos jours. De l’archivage à l’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER ET EXPLOITER UN GRAND CORPUS ORAL : CHOIX ET ENJEUX THEORIQUES. LE CAS DES ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des corpus oraux à la linguistique de corpus : une démarche réflexive intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPUS ORAUX : LES BONNES PRATIQUES D'UNE COMMUNAUTE SCIENTIFIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierre Encrevé et la réforme de l'orthographe : &amp;quot;le champ du linguiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire signe, pour Pierre Encrevé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of audio corpora : the case of the french corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Tchobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire, les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Jacques Lacan, Jun 2005, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'Association des Amis de Jacques Lacan L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Français Fondamental aux ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand corpus de français parlé, Bilan historique et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux entre science et patrimoine. L'expérience de l'Observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicisation de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions autour de la réforme de l'orthographe de 1990 en France : une approche sociopragmatique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variation, catégorisation et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, Guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagijong Press, 2012, 978-89-6292-311-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Guide des bonnes pratiques 2006. Version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 106 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Corpora Good Practice Guide 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d’Orléans; CNRS Éditions, 95 p., 2010, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Marchello-Nizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Archives de la parole » à « Écouter-parler, le Laboratoire mobile des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre d'une langue - Barbara Cassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du patrimoine, 2023, 9782757708118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting data for the Rhapsodie treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pietrandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhapsodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.89.02lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO, UNE ENQUÊTE EN SON TEMPS : ENJEUX, MÉTHODES ET RÉSULTATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUISTIQUE DE CORPUS UNE ÉTUDE DE CAS, LA RECETTE DE L’OMELETTE DANS L’ENQUÊTE SOCIO-LINGUISTIQUE À ORLÉANS (ESLO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.7-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale. Du politique au scientifique, de l'État à la ville, d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay Invention, Reconnaissance, Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.11546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage de corpus oraux : Etat des lieux à partir de l’exemple du corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques en SHS, « (Bonnes) pratiques du document sonore : l’exemple du programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une très grande infrastructure pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de linguiste : du juridique à l’éthique, de la collecte à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exploiter les corpus de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes de l’oral et les données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la &amp;quot;publicisation&amp;quot; d'un corpus de référence du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de référence : homogénéité, hétérogénéité et représentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la sociolinguistique : une démarche réflexive autour du corpus des ESLOs (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes SocioLinguistiques à Orléans (1968-2008) : choix méthodologiques pour un corpus prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de corpus oraux : du terrain au portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sociolinguistiques à Orléans, Base et corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les «bonnes pratiques» de constitution et d'exploitation de corpus oraux, un exemple d’initiative fédérative pour une communauté spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral un domaine à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer et exploiter un corpus d'interactions- aspects juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser des corpus oraux, aspects juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des corpus oraux, problèmes juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatologie : Vers une science de l'adéquation observationnelle en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Ouest Nanterre la défense, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01889762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Baude </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLIVIER BAUDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 février 1967 à Orléans (45), pacsé, 4 enfants, 3 petits-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de MoDyCo UMR 7114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associé au LLL UMR 7270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à diriger des recherches(Université Paris Ouest Nanterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : MCF Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Thèse EHESS Paris 1998. P. Encrevé directeur. TH Félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Linguistique Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· MCF HC en 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Titulaire de la PEDR 2014-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Membre du comité directeur du réseau des MSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- Coordinateur de la participation française dans l’ERIC CLARIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- La TGIR Huma-Num) porte la participation française dans l’ERIC DARIAH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- Membre du Comité français pour les sciences humaines et sociales de l’UNESCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num (Directeur de l’UMS 3598)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Président du conseil scientifique de la Très Grande Infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 représentant du LLL au comité technique EQUIPEX ORTOLANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000- Directeur scientifique de l'Observatoire des pratiques linguistiques(DGLFLF – MCC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de projets et programmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : membre de la direction du programme Phonologie du Français Contemporain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable au sein du LLL du corpus ESLO.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable du Programme Corpus de la parole DGLFLF-MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Membre de l’ANR-DFG SegCor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable du projet APR-IA ODIL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable scientifique du projet « Sémantisation du corpus de la parole », MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 Responsable du projet ESLO 3.0 financement MSH-VDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Co-responsable du projet ANR VARILING, Corpus en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-210 Membre (participation à 5 ou 10%) des projets ANR Rhapsodie, Corpofroas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2015 Membre du comité de pilotage du plan de numérisation du Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Membre du Comité d’appui interministériel pour le Pôle d'excellence dans le domaine linguistique et des traditions orales en Guyane</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Membre du comité de pilotage de la Recherche au Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Membre nommé au Cosla (Comité pour la Simplification du Langage Administratif).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanson Gasparde (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kavianni Sharareh (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de trois thèses au sein du LLL :  Hriba (en cours) – Dupont (en cours), Vaslin Chesnault (2009) –</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aguilar (2008), Valin-Chesneau (2009), Abourahim (2011), Javier (2011), Kawakami (2012), Lureau (2014), Evora (2015), Depoux (2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ministère de la Culture et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2016 Membre du comité de rédaction de la Revue de Sémantique et Pragmatique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 Membre du comité de rédaction </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture&Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Membre du Comité lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de l’AFLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Expert pour le JPI On Culture Heritage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 Deux rapports d’expertise pour le Social Sciences and Humanities Research Council of Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Expertise pour l’AAP Conseil Régional Aquitaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 – 2017  Responsable des expertises pour les 9 appels à propositions de la DGLFLF, 114 dossiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques (14) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth languages: the age of maturity?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 6-8 septembre Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 Colloque DIA V, 6-8 septembre, Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 ICODOC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction, 15 et 16 Juin 2017, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Congrès RFS*. Identités, conflits et interventions sociolinguistiques. 14, 15 et 16 juin, Montpellier*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Rencontres Floral </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité, représentations et analyses des données, 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles tendances dans les discours de référence sur la langue français,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> U-Québec, Montréal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016 Congrès Mondial de Linguistique Française, Tours, session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 TALN Atelier Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque SHESL-HTL 2015 - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et constitution des savoirs linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque jeune chercheur LLL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque RFS, Hétérogénéité et changements : perspectives sociolinguistiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque ICODOC, ICAR, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Journée d’études ATALA Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Congrès Mondial de Linguistique Française, Berlin, Session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles Francophones en Temps de Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, 5-7 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances dans les discours de référence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur la langue française, Congrès de l’ACFAS, 14 et 15 mai 2014 Montréal (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011 Colloque &amp;quot;Corpus, Données, Modèles: approches qualitatives et quantitatives&amp;quot;, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010 Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, Normalisation, Transgression,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cergy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16,17,18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités d’organisation de colloques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 50 ans de linguistique sur corpus oraux, Apports à l'étude de la variation, 15-17 novembre, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral Accessibilité, représentations et analyses des données,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Journées Phonologie du Français Contemporain, 3-8 décembre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 8es Journées Internationales de Linguistique de Corpus, 2-4 sept Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque Jean Zay, 25 et 26 novembre, Paris et Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009 Cinquièmes Rencontres de Sémantique et Pragmatique (RSP5), 22, 23 et 24 avril, Gabès (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16, 17, 18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999 Seconde Rencontres RSP, juin, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017- Membre du CCD Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2016 Membre suppléant, puis en 2015 membre titulaire, du CNU 7e section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015- Membre du conseil scientifique de la MSH Val de Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016- Membre du conseil scientifique de l’université de Loraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2015 Membre du Conseil Scientifique de l’université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de Comités de sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2004-2008 Directeur des études licence SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2008-2012 Directeur du département SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que directeur du département j’ai été porteur du dossier d’habilitation de la licence SDL, évaluation A+ par l’AERES (HCERES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Membre élu du conseil de l’UFR PHILLIA, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2012  (5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2016 : Initiateur et responsable du parcours LSF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources libres, 52, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des langues et plurilinguisme, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Diversité linguistique et plurilinguisme, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)faire le corpus d'Orléans quarante ans après : quoi de neuf, linguiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varia, 10, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques, suivi d'un entretien avec Pierre Ecrevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122-123, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le patrimoine culturel immatériel, 116/117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116-117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques et éthiques de la conservation et de la diffusion des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Corpus état des lieux et perspectives, XII (1), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Un guide des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques linguistiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des projets sur la conservation de la voix : infrastructure, démarches opérationnelle, éthique et réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence : Ethique des systèmes d’IA pour le traitement et la génération de la parole et du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et numérique au sein d’une infrastructure de recherche en sciences humaines et sociales : quelles pratiques aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique dans les CER : d’Aristote à Chat GPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des CER, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Stockage, archivage, volume, pratique, prospectives : point de vue de l'infrastructure Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données et science ouverte en questions. État des lieux et pratiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Misha, Nov 2023, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation et langues régionales : Point de vue de l'IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le flamand occidental : vers une visibilité renouvelée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLOVIRE, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire. Criminocorpus. 20 ans pour l’histoire de la justice. Trajectoire, enjeux, questions vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Renneville, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orleans, France. pp.09006, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être éthique en linguistique de corpus, comment citer ses sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique de corpus à l’heure des humanités numériques : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus oraux aux humanités numériques : aller et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription, entre donnée primaire et donnée secondaire L’empreinte du transcripteur en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num, pour qui ? Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire des entreprises à l’épreuve des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transcripteur transcrit : retour d'expérience à partir du corpus des ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de France dans le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues Régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ESLOs, du portrait sonore au paysage digital »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corpus de français parlés et français des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser et diffuser des corpus : vraiment ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la liaison dans le corpus des ESLOs : vers de nouveaux (z)ouvrages de référence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dia-variation en français actuel. Etudes sur corpus, approches croisées et ouvrage de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie et Pascale Hadermann, 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale : du politique au scientifique, de l’ État à la ville, d’hier à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay : la culture et les langues Invention/Reconnaissance/Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des ESLO à l’ère des Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des Archives de la Parole : les corpus de la parole aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 – 2013 Centenaire des enquêtes de Ferdinand Brunot en Berry et en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la liaison dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PFC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles élues, la liaison dans les discours des hommes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’en-haut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : la norme, la variation, le linguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 e Colloque international du CerLiCO "Transcrire, Ecrire, Formaliser 2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eslos, un corpus variationniste représentatif d’une communauté d’auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemple et le corpus, quels statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes Sociolinguistiques à Orléans (1970-2009) : l'entretien en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sociolinguistique et transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir les langues de France : le site corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du CERLICO, L’exemple et le corpus, quel statut ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLICO, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus de référence du français parlé : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS, Les voix du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données orales : les enjeux de latranscription</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variation à la norme, effets de codage dans les ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATCOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des corpus oraux à la linguistique de corpus : une démarche réflexive intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPUS ORAUX : LES BONNES PRATIQUES D'UNE COMMUNAUTE SCIENTIFIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER ET EXPLOITER UN GRAND CORPUS ORAL : CHOIX ET ENJEUX THEORIQUES. LE CAS DES ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Français Parlé : de Brunot à nos jours. De l’archivage à l’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of audio corpora : the case of the french corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Tchobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierre Encrevé et la réforme de l'orthographe : &amp;quot;le champ du linguiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire signe, pour Pierre Encrevé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire, les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Jacques Lacan, Jun 2005, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'Association des Amis de Jacques Lacan L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Français Fondamental aux ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand corpus de français parlé, Bilan historique et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux entre science et patrimoine. L'expérience de l'Observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicisation de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions autour de la réforme de l'orthographe de 1990 en France : une approche sociopragmatique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variation, catégorisation et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, Guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagijong Press, 2012, 978-89-6292-311-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Guide des bonnes pratiques 2006. Version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 106 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Corpora Good Practice Guide 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d’Orléans; CNRS Éditions, 95 p., 2010, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Marchello-Nizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Archives de la parole » à « Écouter-parler, le Laboratoire mobile des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre d'une langue - Barbara Cassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du patrimoine, 2023, 9782757708118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting data for the Rhapsodie treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pietrandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhapsodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.89.02lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO, UNE ENQUÊTE EN SON TEMPS : ENJEUX, MÉTHODES ET RÉSULTATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUISTIQUE DE CORPUS UNE ÉTUDE DE CAS, LA RECETTE DE L’OMELETTE DANS L’ENQUÊTE SOCIO-LINGUISTIQUE À ORLÉANS (ESLO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.7-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale. Du politique au scientifique, de l'État à la ville, d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay Invention, Reconnaissance, Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.11546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques en SHS, « (Bonnes) pratiques du document sonore : l’exemple du programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage de corpus oraux : Etat des lieux à partir de l’exemple du corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de linguiste : du juridique à l’éthique, de la collecte à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une très grande infrastructure pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exploiter les corpus de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes de l’oral et les données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la &amp;quot;publicisation&amp;quot; d'un corpus de référence du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de référence : homogénéité, hétérogénéité et représentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de corpus oraux : du terrain au portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sociolinguistiques à Orléans, Base et corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes SocioLinguistiques à Orléans (1968-2008) : choix méthodologiques pour un corpus prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les «bonnes pratiques» de constitution et d'exploitation de corpus oraux, un exemple d’initiative fédérative pour une communauté spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral un domaine à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la sociolinguistique : une démarche réflexive autour du corpus des ESLOs (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser des corpus oraux, aspects juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer et exploiter un corpus d'interactions- aspects juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des corpus oraux, problèmes juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatologie : Vers une science de l'adéquation observationnelle en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Ouest Nanterre la défense, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01889762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0CF532"/>
+    <w:nsid w:val="286167B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C95113D6"/>
+    <w:nsid w:val="57EC661E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4F6AD6E"/>
+    <w:nsid w:val="3CC29F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD8AB788"/>
+    <w:nsid w:val="17620266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63532559"/>
+    <w:nsid w:val="9C0B0126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DDE22DB0"/>
+    <w:nsid w:val="3C266F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5890C2BD"/>
+    <w:nsid w:val="18F43A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01889762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01889762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>