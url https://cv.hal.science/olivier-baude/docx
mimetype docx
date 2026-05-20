--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Baude </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLIVIER BAUDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 février 1967 à Orléans (45), pacsé, 4 enfants, 3 petits-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de MoDyCo UMR 7114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associé au LLL UMR 7270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à diriger des recherches(Université Paris Ouest Nanterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : MCF Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Thèse EHESS Paris 1998. P. Encrevé directeur. TH Félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Linguistique Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· MCF HC en 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Titulaire de la PEDR 2014-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Membre du comité directeur du réseau des MSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- Coordinateur de la participation française dans l’ERIC CLARIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- La TGIR Huma-Num) porte la participation française dans l’ERIC DARIAH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- Membre du Comité français pour les sciences humaines et sociales de l’UNESCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num (Directeur de l’UMS 3598)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Président du conseil scientifique de la Très Grande Infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 représentant du LLL au comité technique EQUIPEX ORTOLANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000- Directeur scientifique de l'Observatoire des pratiques linguistiques(DGLFLF – MCC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de projets et programmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : membre de la direction du programme Phonologie du Français Contemporain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable au sein du LLL du corpus ESLO.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable du Programme Corpus de la parole DGLFLF-MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Membre de l’ANR-DFG SegCor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable du projet APR-IA ODIL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable scientifique du projet « Sémantisation du corpus de la parole », MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 Responsable du projet ESLO 3.0 financement MSH-VDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Co-responsable du projet ANR VARILING, Corpus en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-210 Membre (participation à 5 ou 10%) des projets ANR Rhapsodie, Corpofroas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2015 Membre du comité de pilotage du plan de numérisation du Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Membre du Comité d’appui interministériel pour le Pôle d'excellence dans le domaine linguistique et des traditions orales en Guyane</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Membre du comité de pilotage de la Recherche au Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Membre nommé au Cosla (Comité pour la Simplification du Langage Administratif).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanson Gasparde (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kavianni Sharareh (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de trois thèses au sein du LLL :  Hriba (en cours) – Dupont (en cours), Vaslin Chesnault (2009) –</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aguilar (2008), Valin-Chesneau (2009), Abourahim (2011), Javier (2011), Kawakami (2012), Lureau (2014), Evora (2015), Depoux (2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ministère de la Culture et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2016 Membre du comité de rédaction de la Revue de Sémantique et Pragmatique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 Membre du comité de rédaction </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture&Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Membre du Comité lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de l’AFLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Expert pour le JPI On Culture Heritage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 Deux rapports d’expertise pour le Social Sciences and Humanities Research Council of Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Expertise pour l’AAP Conseil Régional Aquitaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 – 2017  Responsable des expertises pour les 9 appels à propositions de la DGLFLF, 114 dossiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques (14) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth languages: the age of maturity?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 6-8 septembre Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 Colloque DIA V, 6-8 septembre, Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 ICODOC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction, 15 et 16 Juin 2017, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Congrès RFS*. Identités, conflits et interventions sociolinguistiques. 14, 15 et 16 juin, Montpellier*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Rencontres Floral </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité, représentations et analyses des données, 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles tendances dans les discours de référence sur la langue français,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> U-Québec, Montréal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016 Congrès Mondial de Linguistique Française, Tours, session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 TALN Atelier Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque SHESL-HTL 2015 - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et constitution des savoirs linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque jeune chercheur LLL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque RFS, Hétérogénéité et changements : perspectives sociolinguistiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque ICODOC, ICAR, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Journée d’études ATALA Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Congrès Mondial de Linguistique Française, Berlin, Session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles Francophones en Temps de Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, 5-7 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances dans les discours de référence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur la langue française, Congrès de l’ACFAS, 14 et 15 mai 2014 Montréal (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011 Colloque &amp;quot;Corpus, Données, Modèles: approches qualitatives et quantitatives&amp;quot;, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010 Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, Normalisation, Transgression,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cergy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16,17,18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités d’organisation de colloques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 50 ans de linguistique sur corpus oraux, Apports à l'étude de la variation, 15-17 novembre, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral Accessibilité, représentations et analyses des données,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Journées Phonologie du Français Contemporain, 3-8 décembre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 8es Journées Internationales de Linguistique de Corpus, 2-4 sept Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque Jean Zay, 25 et 26 novembre, Paris et Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009 Cinquièmes Rencontres de Sémantique et Pragmatique (RSP5), 22, 23 et 24 avril, Gabès (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16, 17, 18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999 Seconde Rencontres RSP, juin, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017- Membre du CCD Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2016 Membre suppléant, puis en 2015 membre titulaire, du CNU 7e section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015- Membre du conseil scientifique de la MSH Val de Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016- Membre du conseil scientifique de l’université de Loraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2015 Membre du Conseil Scientifique de l’université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de Comités de sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2004-2008 Directeur des études licence SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2008-2012 Directeur du département SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que directeur du département j’ai été porteur du dossier d’habilitation de la licence SDL, évaluation A+ par l’AERES (HCERES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Membre élu du conseil de l’UFR PHILLIA, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2012  (5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2016 : Initiateur et responsable du parcours LSF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources libres, 52, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des langues et plurilinguisme, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Diversité linguistique et plurilinguisme, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)faire le corpus d'Orléans quarante ans après : quoi de neuf, linguiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varia, 10, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques, suivi d'un entretien avec Pierre Ecrevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122-123, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le patrimoine culturel immatériel, 116/117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116-117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques et éthiques de la conservation et de la diffusion des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Corpus état des lieux et perspectives, XII (1), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Un guide des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques linguistiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des projets sur la conservation de la voix : infrastructure, démarches opérationnelle, éthique et réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence : Ethique des systèmes d’IA pour le traitement et la génération de la parole et du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et numérique au sein d’une infrastructure de recherche en sciences humaines et sociales : quelles pratiques aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique dans les CER : d’Aristote à Chat GPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des CER, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Stockage, archivage, volume, pratique, prospectives : point de vue de l'infrastructure Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données et science ouverte en questions. État des lieux et pratiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Misha, Nov 2023, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation et langues régionales : Point de vue de l'IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le flamand occidental : vers une visibilité renouvelée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLOVIRE, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire. Criminocorpus. 20 ans pour l’histoire de la justice. Trajectoire, enjeux, questions vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Renneville, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orleans, France. pp.09006, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être éthique en linguistique de corpus, comment citer ses sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique de corpus à l’heure des humanités numériques : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus oraux aux humanités numériques : aller et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription, entre donnée primaire et donnée secondaire L’empreinte du transcripteur en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num, pour qui ? Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire des entreprises à l’épreuve des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transcripteur transcrit : retour d'expérience à partir du corpus des ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de France dans le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues Régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ESLOs, du portrait sonore au paysage digital »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corpus de français parlés et français des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser et diffuser des corpus : vraiment ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la liaison dans le corpus des ESLOs : vers de nouveaux (z)ouvrages de référence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dia-variation en français actuel. Etudes sur corpus, approches croisées et ouvrage de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie et Pascale Hadermann, 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale : du politique au scientifique, de l’ État à la ville, d’hier à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay : la culture et les langues Invention/Reconnaissance/Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des ESLO à l’ère des Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des Archives de la Parole : les corpus de la parole aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 – 2013 Centenaire des enquêtes de Ferdinand Brunot en Berry et en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la liaison dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PFC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles élues, la liaison dans les discours des hommes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’en-haut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : la norme, la variation, le linguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 e Colloque international du CerLiCO "Transcrire, Ecrire, Formaliser 2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eslos, un corpus variationniste représentatif d’une communauté d’auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemple et le corpus, quels statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes Sociolinguistiques à Orléans (1970-2009) : l'entretien en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sociolinguistique et transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir les langues de France : le site corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du CERLICO, L’exemple et le corpus, quel statut ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLICO, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus de référence du français parlé : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS, Les voix du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données orales : les enjeux de latranscription</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variation à la norme, effets de codage dans les ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATCOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des corpus oraux à la linguistique de corpus : une démarche réflexive intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPUS ORAUX : LES BONNES PRATIQUES D'UNE COMMUNAUTE SCIENTIFIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER ET EXPLOITER UN GRAND CORPUS ORAL : CHOIX ET ENJEUX THEORIQUES. LE CAS DES ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Français Parlé : de Brunot à nos jours. De l’archivage à l’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of audio corpora : the case of the french corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Tchobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierre Encrevé et la réforme de l'orthographe : &amp;quot;le champ du linguiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire signe, pour Pierre Encrevé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire, les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Jacques Lacan, Jun 2005, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'Association des Amis de Jacques Lacan L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Français Fondamental aux ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand corpus de français parlé, Bilan historique et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux entre science et patrimoine. L'expérience de l'Observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicisation de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions autour de la réforme de l'orthographe de 1990 en France : une approche sociopragmatique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variation, catégorisation et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, Guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagijong Press, 2012, 978-89-6292-311-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Guide des bonnes pratiques 2006. Version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 106 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Corpora Good Practice Guide 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d’Orléans; CNRS Éditions, 95 p., 2010, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Marchello-Nizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Archives de la parole » à « Écouter-parler, le Laboratoire mobile des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre d'une langue - Barbara Cassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du patrimoine, 2023, 9782757708118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting data for the Rhapsodie treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pietrandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhapsodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.89.02lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO, UNE ENQUÊTE EN SON TEMPS : ENJEUX, MÉTHODES ET RÉSULTATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUISTIQUE DE CORPUS UNE ÉTUDE DE CAS, LA RECETTE DE L’OMELETTE DANS L’ENQUÊTE SOCIO-LINGUISTIQUE À ORLÉANS (ESLO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.7-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale. Du politique au scientifique, de l'État à la ville, d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay Invention, Reconnaissance, Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.11546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques en SHS, « (Bonnes) pratiques du document sonore : l’exemple du programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage de corpus oraux : Etat des lieux à partir de l’exemple du corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de linguiste : du juridique à l’éthique, de la collecte à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une très grande infrastructure pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exploiter les corpus de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes de l’oral et les données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la &amp;quot;publicisation&amp;quot; d'un corpus de référence du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de référence : homogénéité, hétérogénéité et représentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de corpus oraux : du terrain au portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sociolinguistiques à Orléans, Base et corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes SocioLinguistiques à Orléans (1968-2008) : choix méthodologiques pour un corpus prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les «bonnes pratiques» de constitution et d'exploitation de corpus oraux, un exemple d’initiative fédérative pour une communauté spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral un domaine à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la sociolinguistique : une démarche réflexive autour du corpus des ESLOs (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser des corpus oraux, aspects juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer et exploiter un corpus d'interactions- aspects juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des corpus oraux, problèmes juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatologie : Vers une science de l'adéquation observationnelle en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Ouest Nanterre la défense, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01889762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Baude </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLIVIER BAUDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 février 1967 à Orléans (45), pacsé, 4 enfants, 3 petits-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de MoDyCo UMR 7114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associé au LLL UMR 7270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Professeur des Universités Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à diriger des recherches(Université Paris Ouest Nanterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : MCF Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Thèse EHESS Paris 1998. P. Encrevé directeur. TH Félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Linguistique Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· MCF HC en 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Titulaire de la PEDR 2014-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- Membre du comité directeur du réseau des MSH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- Coordinateur de la participation française dans l’ERIC CLARIN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- La TGIR Huma-Num) porte la participation française dans l’ERIC DARIAH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- Membre du Comité français pour les sciences humaines et sociales de l’UNESCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Directeur de la TGIR -Très grande infrastructure de Recherche Huma-Num (Directeur de l’UMS 3598)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 Président du conseil scientifique de la Très Grande Infrastructure de Recherche Huma-Num</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 représentant du LLL au comité technique EQUIPEX ORTOLANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000- Directeur scientifique de l'Observatoire des pratiques linguistiques(DGLFLF – MCC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de projets et programmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : membre de la direction du programme Phonologie du Français Contemporain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable au sein du LLL du corpus ESLO.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004- Responsable du Programme Corpus de la parole DGLFLF-MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Membre de l’ANR-DFG SegCor.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable du projet APR-IA ODIL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Responsable scientifique du projet « Sémantisation du corpus de la parole », MCC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 Responsable du projet ESLO 3.0 financement MSH-VDL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 Co-responsable du projet ANR VARILING, Corpus en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-210 Membre (participation à 5 ou 10%) des projets ANR Rhapsodie, Corpofroas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2015 Membre du comité de pilotage du plan de numérisation du Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Membre du Comité d’appui interministériel pour le Pôle d'excellence dans le domaine linguistique et des traditions orales en Guyane</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Membre du comité de pilotage de la Recherche au Ministère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Membre nommé au Cosla (Comité pour la Simplification du Langage Administratif).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanson Gasparde (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kavianni Sharareh (en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de trois thèses au sein du LLL :  Hriba (en cours) – Dupont (en cours), Vaslin Chesnault (2009) –</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de thèse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aguilar (2008), Valin-Chesneau (2009), Abourahim (2011), Javier (2011), Kawakami (2012), Lureau (2014), Evora (2015), Depoux (2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ministère de la Culture et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2016 Membre du comité de rédaction de la Revue de Sémantique et Pragmatique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 Membre du comité de rédaction </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture&Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Membre du Comité lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de l’AFLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Expert pour le JPI On Culture Heritage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 Deux rapports d’expertise pour le Social Sciences and Humanities Research Council of Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Expertise pour l’AAP Conseil Régional Aquitaine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- Participant au Réseau européen de la recherche DC-net</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 – 2017  Responsable des expertises pour les 9 appels à propositions de la DGLFLF, 114 dossiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités scientifiques de colloques (14) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth languages: the age of maturity?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 6-8 septembre Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 Colloque DIA V, 6-8 septembre, Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 ICODOC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets, supports, instruments : regards croisés sur la diversité des ressources mobilisées en interaction, 15 et 16 Juin 2017, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Congrès RFS*. Identités, conflits et interventions sociolinguistiques. 14, 15 et 16 juin, Montpellier*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017Rencontres Floral </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessibilité, représentations et analyses des données, 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles tendances dans les discours de référence sur la langue français,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> U-Québec, Montréal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016 Congrès Mondial de Linguistique Française, Tours, session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 TALN Atelier Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque SHESL-HTL 2015 - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et constitution des savoirs linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque jeune chercheur LLL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque RFS, Hétérogénéité et changements : perspectives sociolinguistiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Colloque ICODOC, ICAR, Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Journée d’études ATALA Ethique et TAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Congrès Mondial de Linguistique Française, Berlin, Session </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et outils linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métropoles Francophones en Temps de Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, 5-7 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tendances dans les discours de référence</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sur la langue française, Congrès de l’ACFAS, 14 et 15 mai 2014 Montréal (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011 Colloque &amp;quot;Corpus, Données, Modèles: approches qualitatives et quantitatives&amp;quot;, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010 Colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, Normalisation, Transgression,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cergy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16,17,18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des comités d’organisation de colloques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018 50 ans de linguistique sur corpus oraux, Apports à l'étude de la variation, 15-17 novembre, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral Accessibilité, représentations et analyses des données,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15, 17 mars, Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 Journées Phonologie du Français Contemporain, 3-8 décembre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015 8es Journées Internationales de Linguistique de Corpus, 2-4 sept Orléans (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014 Colloque Jean Zay, 25 et 26 novembre, Paris et Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009 Cinquièmes Rencontres de Sémantique et Pragmatique (RSP5), 22, 23 et 24 avril, Gabès (Tunisie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 RSP4, Quatrièmes Rencontres de Sémantique et Pragmatique, 13 - 15 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 Colloque international de linguistique &amp;quot;Faire signe _ pour Pierre Encrevé&amp;quot; 16, 17, 18 octobre, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999 Seconde Rencontres RSP, juin, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017- Membre du CCD Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2016 Membre suppléant, puis en 2015 membre titulaire, du CNU 7e section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2015- Membre du conseil scientifique de la MSH Val de Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2016- Membre du conseil scientifique de l’université de Loraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2012-2015 Membre du Conseil Scientifique de l’université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de Comités de sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES ADMINISTRATIVES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2004-2008 Directeur des études licence SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2008-2012 Directeur du département SDL, Université d’Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant que directeur du département j’ai été porteur du dossier d’habilitation de la licence SDL, évaluation A+ par l’AERES (HCERES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Membre élu du conseil de l’UFR PHILLIA, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2012  (5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2016 : Initiateur et responsable du parcours LSF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ressources libres, 52, pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des langues et plurilinguisme, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Diversité linguistique et plurilinguisme, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)faire le corpus d'Orléans quarante ans après : quoi de neuf, linguiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varia, 10, pp.99-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de la parole : collecte, catalogage, conservation et diffusion des ressources orales sur le français et les langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques, suivi d'un entretien avec Pierre Ecrevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122-123, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le patrimoine culturel immatériel, 116/117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus de la parole : patrimoine immatériel et langues de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116-117, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques et éthiques de la conservation et de la diffusion des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Corpus état des lieux et perspectives, XII (1), pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Un guide des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des pratiques linguistiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des projets sur la conservation de la voix : infrastructure, démarches opérationnelle, éthique et réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence : Ethique des systèmes d’IA pour le traitement et la génération de la parole et du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Stockage, archivage, volume, pratique, prospectives : point de vue de l'infrastructure Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données et science ouverte en questions. État des lieux et pratiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Misha, Nov 2023, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et numérique au sein d’une infrastructure de recherche en sciences humaines et sociales : quelles pratiques aujourd’hui et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique dans les CER : d’Aristote à Chat GPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des CER, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation et langues régionales : Point de vue de l'IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le flamand occidental : vers une visibilité renouvelée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLOVIRE, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque anniversaire. Criminocorpus. 20 ans pour l’histoire de la justice. Trajectoire, enjeux, questions vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Renneville, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orleans, France. pp.09006, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213809006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Ethique dans les Humanités Numériques . Citation des données : enjeux, pratiques, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Julien Da cruz lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être éthique en linguistique de corpus, comment citer ses sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la recherche de l'Université Paris Nanterre, Dec 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus oraux aux humanités numériques : aller et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique de corpus à l’heure des humanités numériques : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription, entre donnée primaire et donnée secondaire L’empreinte du transcripteur en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num, pour qui ? Pour quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire des entreprises à l’épreuve des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Floral 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transcripteur transcrit : retour d'expérience à partir du corpus des ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser le processus d’anonymisation des corpus oraux : le cas d’ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan-Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser et diffuser des corpus : vraiment ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Corpus complexes et enjeux méthodologiques : de la collecte de données à leur analyse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de France dans le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues Régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ESLOs, du portrait sonore au paysage digital »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corpus de français parlés et français des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ESLO : du portrait sonore à la &amp;quot;ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la liaison dans le corpus des ESLOs : vers de nouveaux (z)ouvrages de référence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dia-variation en français actuel. Etudes sur corpus, approches croisées et ouvrage de référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie et Pascale Hadermann, 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale : du politique au scientifique, de l’ État à la ville, d’hier à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay : la culture et les langues Invention/Reconnaissance/Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment dresser le portrait sonore d'une &amp;quot;grande ville&amp;quot;? L’exemple d’ESLO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des ESLO à l’ère des Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des Archives de la Parole : les corpus de la parole aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1913 – 2013 Centenaire des enquêtes de Ferdinand Brunot en Berry et en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la liaison dans le corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PFC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles élues, la liaison dans les discours des hommes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d’en-haut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : la norme, la variation, le linguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 e Colloque international du CerLiCO "Transcrire, Ecrire, Formaliser 2"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS, Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes Sociolinguistiques à Orléans (1970-2009) : l'entretien en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eslos, un corpus variationniste représentatif d’une communauté d’auditeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemple et le corpus, quels statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sociolinguistique et transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir les langues de France : le site corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du CERLICO, L’exemple et le corpus, quel statut ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLICO, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données orales : les enjeux de latranscription</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand corpus de référence du français parlé : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFLS, Les voix du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la variation à la norme, effets de codage dans les ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATCOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTITUER ET EXPLOITER UN GRAND CORPUS ORAL : CHOIX ET ENJEUX THEORIQUES. LE CAS DES ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des corpus oraux à la linguistique de corpus : une démarche réflexive intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPUS ORAUX : LES BONNES PRATIQUES D'UNE COMMUNAUTE SCIENTIFIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus en Lettres et Sciences sociales, Des documents numériques à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Français Parlé : de Brunot à nos jours. De l’archivage à l’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of audio corpora : the case of the french corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Tchobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierre Encrevé et la réforme de l'orthographe : &amp;quot;le champ du linguiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire signe, pour Pierre Encrevé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d'un grand corpus de &amp;quot;données situées&amp;quot; Problèmes et solutions pour les Enquêtes Socio-Linguistiques à Orléans (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et pragmatique L'interaction verbale dans son contexte situationnel à la lumière des corpus et des bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire, les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Jacques Lacan, Jun 2005, Orléans / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire : les bonnes pratiques des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de l'Association des Amis de Jacques Lacan L'interprétation dans la cure et dans la transcription des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Français Fondamental aux ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand corpus de français parlé, Bilan historique et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux entre science et patrimoine. L'expérience de l'Observatoire des pratiques linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicisation de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions autour de la réforme de l'orthographe de 1990 en France : une approche sociopragmatique cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Variation, catégorisation et pratiques discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, Guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagijong Press, 2012, 978-89-6292-311-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Guide des bonnes pratiques 2006. Version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 106 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Corpora Good Practice Guide 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d’Orléans; CNRS Éditions, 95 p., 2010, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Marchello-Nizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « Archives de la parole » à « Écouter-parler, le Laboratoire mobile des langues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre d'une langue - Barbara Cassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du patrimoine, 2023, 9782757708118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions méthodologiques pour construire la « ville » à partir des ESLOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting data for the Rhapsodie treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pietrandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Obin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhapsodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.89.02lac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESLO, UNE ENQUÊTE EN SON TEMPS : ENJEUX, MÉTHODES ET RÉSULTATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUISTIQUE DE CORPUS UNE ÉTUDE DE CAS, LA RECETTE DE L’OMELETTE DANS L’ENQUÊTE SOCIO-LINGUISTIQUE À ORLÉANS (ESLO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.7-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zay et la mémoire orale. Du politique au scientifique, de l'État à la ville, d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Zay Invention, Reconnaissance, Postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.11546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage de corpus oraux : Etat des lieux à partir de l’exemple du corpus ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques en SHS, « (Bonnes) pratiques du document sonore : l’exemple du programme Corpus de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une très grande infrastructure pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de linguiste : du juridique à l’éthique, de la collecte à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TGIR Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et exploiter les corpus de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes de l’oral et les données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la &amp;quot;publicisation&amp;quot; d'un corpus de référence du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de référence : homogénéité, hétérogénéité et représentativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Enquêtes SocioLinguistiques à Orléans (1968-2008) : choix méthodologiques pour un corpus prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Hriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de corpus oraux : du terrain au portail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes sociolinguistiques à Orléans, Base et corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les «bonnes pratiques» de constitution et d'exploitation de corpus oraux, un exemple d’initiative fédérative pour une communauté spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral un domaine à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la sociolinguistique : une démarche réflexive autour du corpus des ESLOs (1968-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser des corpus oraux, aspects juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer et exploiter un corpus d'interactions- aspects juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des corpus oraux, problèmes juridiques et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatologie : Vers une science de l'adéquation observationnelle en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris Ouest Nanterre la défense, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01889762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="286167B6"/>
+    <w:nsid w:val="62AF25E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57EC661E"/>
+    <w:nsid w:val="1AC6422D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CC29F7B"/>
+    <w:nsid w:val="B4776D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17620266"/>
+    <w:nsid w:val="E04792EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9C0B0126"/>
+    <w:nsid w:val="2541A0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C266F09"/>
+    <w:nsid w:val="69525D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="18F43A51"/>
+    <w:nsid w:val="224901B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01889762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Perrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01889762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>