--- v0 (2026-03-23)
+++ v1 (2026-05-10)
@@ -1485,278 +1485,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Aspect-Oriented Modeling with Property-Based Reasoning to Improve User Interface Adaptation</w:t>
+                <w:t xml:space="preserve">Modeling Model Slicers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Morin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1996461.1996500⟩</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.62--76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00590891v1</w:t>
+                <w:t xml:space="preserve">inria-00609072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Model Slicers</w:t>
+                <w:t xml:space="preserve">Combining Aspect-Oriented Modeling with Property-Based Reasoning to Improve User Interface Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.62--76, </w:t>
+              <w:t xml:space="preserve">ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Pise, Italy. pp.85--94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1996461.1996500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00609072v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00590891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying and implementing UI Data Bindings with Active Operations</w:t>
               </w:r>
@@ -1853,761 +1853,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00590896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Operations on Collections</w:t>
+                <w:t xml:space="preserve">Serveur d'IHM pour plate-forme IDM : architecture générique et implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 13th International Conference on Model Driven Engineering Languages and Systems (MODELS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Oslo, Norway, Norway. pp.91--105</w:t>
+              <w:t xml:space="preserve">IDM 2010 (atelier IDM-IHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00542763v1</w:t>
+                <w:t xml:space="preserve">hal-01179856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serveur d'IHM pour plate-forme IDM : architecture générique et implémentation</w:t>
+                <w:t xml:space="preserve">Linking Data and Presentations: from Mapping to Active Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDM 2010 (atelier IDM-IHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
+              <w:t xml:space="preserve">DocEng'10: Proceedings of the 2010 ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Manchester, United Kingdom. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179856v1</w:t>
+                <w:t xml:space="preserve">inria-00504671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Data and Presentations: from Mapping to Active Transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malan et Malai pour la conception de systèmes interactifs : perspectives d'intégration dans Kermeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng'10: Proceedings of the 2010 ACM symposium on Document engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Manchester, United Kingdom. pp.107-110</w:t>
+              <w:t xml:space="preserve">IDM 2010 (atelier IDM-IHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504671v1</w:t>
+                <w:t xml:space="preserve">hal-01179863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malan et Malai pour la conception de systèmes interactifs : perspectives d'intégration dans Kermeta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Model Driven Engineering technologies for building authoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDM 2010 (atelier IDM-IHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pau, France</w:t>
+              <w:t xml:space="preserve">DocEng'10: Proceedings of the 2010 ACM symposium on Document engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Manchester, England, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179863v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model Driven Engineering technologies for building authoring applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving modularity and usability of interactive systems with Malai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng'10: Proceedings of the 2010 ACM symposium on Document engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Manchester, England, United Kingdom</w:t>
+              <w:t xml:space="preserve">EICS'10: Proceedings of the 2nd ACM SIGCHI symposium on Engineering interactive computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany, Germany. pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504672v1</w:t>
+                <w:t xml:space="preserve">inria-00477627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving modularity and usability of interactive systems with Malai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Operations on Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS'10: Proceedings of the 2nd ACM SIGCHI symposium on Engineering interactive computing systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany, Germany. pp.115-124</w:t>
+              <w:t xml:space="preserve">ACM/IEEE 13th International Conference on Model Driven Engineering Languages and Systems (MODELS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Oslo, Norway, Norway. pp.91--105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00477627v1</w:t>
+                <w:t xml:space="preserve">inria-00542763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondances et transformations actives dédiées aux IHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malai : un Modèle Conceptuel d'Interaction pour les Systèmes Interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'ingénièrie Dirigée par les Modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.115--130</w:t>
+              <w:t xml:space="preserve">21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470386v1</w:t>
+                <w:t xml:space="preserve">inria-00590899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malai : un Modèle Conceptuel d'Interaction pour les Systèmes Interactifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correspondances et transformations actives dédiées aux IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées sur l'ingénièrie Dirigée par les Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.115--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00590899v1</w:t>
+                <w:t xml:space="preserve">hal-00470386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malan: A Mapping Language for the Data Manipulation</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746566v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0300-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.63-83" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308625v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933242.2933260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826705v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Smati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609072v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284420.1284473" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01087628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746566v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0300-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.63-83" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308625v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933242.2933260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826705v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Smati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609072v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996500" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284420.1284473" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01087628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>