--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Belin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Belin - Professeur de littérature française des XX-XXIe siècles à Sorbonne Université - CELLF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un centenaire d’éphémères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXVI (101), p. 93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul Aron, Les Poètes de métier. Une brève histoire des métromanies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception comme phénomène discursif : quelques usages de Lautréamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir pages roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La littérature en formules, 30, https://www.fabula.org/lht/30/introduction.html. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.3736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours &amp;quot;Petits papiers du 20e siècle&amp;quot; (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.litteraturesmodesdemploi.org/carnet/parcours-petits-papiers-du-20e-siecle-centre-pompidou/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de la poésie française d'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrefours d'Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, p. 203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie au-delà des poètes », entretien avec Émilien Sermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. XXIII (n° 92), p. 163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute à Claudel. Esquisse d'une poétique de l'incorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11580-9.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires de la poésie&amp;quot;, entretien avec Louis Barchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surréalisme en papillons : détourner, propager, archiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14, http://tristan.u-bourgogne.fr/CGC/prodscientifique/TC/sommaires_nouvelle_serie.html#n14_2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du rêve dans les romans familiaux d’Henry Bauchau (La Déchirure et Le Régiment noir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des fanzines : de la presse alternative à l’archive instituée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°50 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.050.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poésie commune ? Les poètes amateurs de Twitter, Instagram et Wattpad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mousser le Savon du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rimbaud voyant d'Henry Bauchau : un intercesseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Traces du sacré" (10), p. 85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le banquet tourne mal. Les surréalistes contre Paul Claudel en 1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la Société Paul Claudel. L'année 1925, 2 (225), p. 43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et les enfants poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, René Char, 1170, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la métamorphose : plasticité et désarticulation chez Gherasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rêve plastique des écrivains, 125, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose de Fureur et mystère : convoquer le monde, révoquer l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formes de l'action poétique, p. 63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne sait pas” : l’usage du pronom on chez Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La langue d'Henry Bauchau, 8, p. 77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimages, grimaces. La seconde peau des personnages romanesques de Jean Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Cocteau. Le Grand Écart, Thomas l'imposteur et Les Enfants terribles, 61 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.061.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « voix d’encre » de René Char. Poésie et silence dans Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054009ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephemeres, un patrimoine a construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initials A.B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Visages du surréalisme", 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de louange d’Henry Bauchau ou comment imparfaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Henry Bauchau, 1 (65), p. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bestiaire cérébral&amp;quot; de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, p. 151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque poétique d’Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aux sources de la création poétique, 6, p. 75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les formes brèves, n°1077, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bauchau. Pour une poésie de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le temps du créateur, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire & des &amp;quot;ismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), http://www.fabula.org/revue/document7836.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Esprit des lieux, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Char and Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et la photographie : entre énigme et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (8), http://www.fabula.org/ revue/document4496.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cosmogonie de la douleur : retour aux Cloches sur le cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otago French Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Centenaire lyrique René Char - Eugène Guillevic (1), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps d'une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4404.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4402.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. L'esprit de contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), http://www.fabula.org/revue/ document3562.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char hermétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), http://www.fabula.org/revue/ document3471.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peintre contre un poète : René Char et Roger Van Rogger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), http://www.fabula.org/revue/document1943.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), http://www.fabula.org/revue/ document3106.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, un poète en son pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), http://www.fabula.org/revue/document1156.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDHN : une structure innovante au service de la polysémie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Froye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Borzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fureur et mystère : du recueil aux livres fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’agrégation "Formes de l'action poétique : Char, Darwich, García Lorca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Paul Eluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création, Nov 2013, Lyon, Ecole Normale Supérieure, France. http://cercc.ens-lyon.fr/spip.php?article395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du programme de littérature française du XXe s. des agrégations de Lettres 2014 : Capitale de la douleur (1926)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création; ENS Lyon, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours, 978-2-38428-010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran; Bertrand Tillier. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie faite par tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2022, La Poésie faite par tous, 978-2-87449-972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l’événement, Paris, éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les éphémères et l'événement, 978-273-512-433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains. Lecture et création, histoire et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XXIII + 509 p., 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Ferran; Olivier Belin. 2016, Les éphémères, un patrimoine à construire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il meurt renaissant”. Quatre lettres inédites de Daniel De Bruycker à Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 6, p. 23-36, 2014, Revue internationale Henry Bauchau, n° 6, « Aux sources de la création poétique », 978-2-87558-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coin des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pippa, 180 p., 2013, 978-2-916506-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, pp.626, 2011, Etudes de littératures des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 626 p., 2011, 978-2-8124-0188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Infocom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renucci France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 180 p., 2010, 978-2-311-00189-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La somme et le reste : les livres-montages d’Anne-James Chaton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L extended. Écrire entre les arts : scènes, textes, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anthologie à l’atelier. Espaces de partage dans la critique poétique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Marianne Bouchardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique culturelle sur Internet. Espaces, discours, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38185-277-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amers pour une navigation numérique : la poésie de Saint-John Perse au fil de YouTube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain (dir.); Catherine Mayaux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse 1975-2025. Priorité à la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-33, 2025, Poétiques et esthétiques XX-XXIe siècle, 978-2-7453-6427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages surréalistes du prière d’insérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Houtart; David Vrydaghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surréalisme hors du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Fabula / Les colloques, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérarité du petit papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Blistène; Mica Gherghescu; Nicolas Liucci-Goutnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits Papiers des avant-gardes. La collection Paul Destribats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Centre Pompidou, p. 57-61, 2024, 9782844269690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de rue. D’Isidore Ducasse aux Gilets jaunes, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Génetiot &amp; Aude Préta-de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 287-302, 2023, Rencontres, 978-2-406-14337-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14337-6.p.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, ou la hantise de l'alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Herne. Mondes invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-174, 2023, Cahiers de L'Herne, 979 103 190 400 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 5-20, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se glisser dans le temps numérique ? Les revues poétiques et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Pierre-Henri Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Revues de poésie à l'épreuve du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Licorne; Presses Universitaires de Rennes, p. 143-153, 2023, 978-2-7535-8802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des premiers venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet; Adeline Lionetto; Stéphanie Loubère; Laure Michel; Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et le Joueur de quilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, p. 91-101, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un auteur collectif ? Les collaborations surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Coste; Marianne Froye; Joanna Nowicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf Patrimoines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 83-97, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bibliothèque poétique de Camus à la lumière des Carnets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 17-31, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Situation du Rimbaud de Camus dans L'Homme Révolté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 33-46, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voisinages belges de René Char »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de René Char hors de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, p. 89-106, 2020, coll. "Carrefour des lettres modernes", 978-2-406-09661-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fallet et le parler bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Fallet. Le Braconnier de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, p. 209-212, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;André Breton&amp;quot; & &amp;quot;René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain &amp; Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 529-531 et p. 533-534, 2019, 9782745351906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, p.11-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “Larbaldienne” ou la terre promise de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 164-181, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuls demeurent et le surréalisme : héritage et débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary International Poetry, vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, p. 89-97, 2018, Contemporary International Poetry, 978-7-5212-0084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du merveilleux poétique: la bibliothèque précolombienne de Benjamin Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla segura Pantoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.368-380, 2018, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques de Bernard Quemada...et de son élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains : lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2018, Biblioteca di studi francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et la photographie : disparitions, révélations, dispositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia; Catherine Mayaux; Anne-Gaëlle Saliot; Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 219-238, 2018, Les Cahiers de la NRF, 978-2-07-275544-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres vus de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 295-311, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, p. 11-26, 2018, 978-2-7351-2433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Éluard : donner à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 351-367, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça rime à quoi ?&amp;quot;’ Quelques enjeux de l'écriture poétique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Axel Boursier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-231, 2018, Patrimoines, 978-2-204-12913-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XXIII, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en feuilles de Lorand Gaspar. Autour de Feuilles d’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio; Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 109-124, 2017, 978-2-406-06910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écran sur le Louvre. Le Grand Espace d’Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, p. 123-136, 2017, Littératures de langue française, 978-2-80-76-0280-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Deloynes, une collection d'éphémères ? Questions à l'origine d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Larbaud ou la bibliothèque à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery Larbaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 269-275, 2016, 978-2-35848-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un continent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal lycéen, un espace d’expression poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Cyrille François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la poésie. Poètes de langue française (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 379-393, 2016, « Littérature Hors Frontière », 9782842924560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse lycéenne, permanences d’un média éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 184-189, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-René des Forêts : une poétique de la redite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ineffacer : l’œuvre et ses fins. Esthétiques et poétiques des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-160, 2015, 978-2-7056-9030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Capitale de la douleur en l’espai del surrealisme : acords i desacords »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Éluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papers de Versàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2015, coll. "Quaderns de Versàlia", 978-84-608-2017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;corps musicien&amp;quot; dans la poésie de René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Arfouilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence d'or des surréalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2014, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art&amp;quot; : René Char et la tentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pardo; Anne Reverseau; Nadja Cohen; Anneliese Depoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Monde Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2012, 978-2-84736-527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Berty; Marc Cerisuelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma. Instantanés critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.39-58, 2012, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses peintres : du compagnonnage à la critique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain et le spécialiste. Écrire sur les arts plastiques au XIXe et au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2010, 978-2-8124-0127-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et André Breton : d'un surréalisme l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Alexandre, Michel Collot, Jean-Claude Mathieu, Michel Murat &amp; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char en son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2009, Rencontres, 978-2-8124-0037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. De l'élément au morceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Titieni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'élémentaire dans l'œuvre de René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Cărţii de Ştiinţă, pp.17-34, 2007, 9789731331720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/poesies-numeriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique en amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/ecriture-poetique-en-amateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du rap à Rimbaud ou de Baudelaire au slam : les lycéens, des poètes contemporains ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Belin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Belin - Professeur de littérature française des XX-XXIe siècles à Sorbonne Université - CELLF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un centenaire d’éphémères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXVI (101), p. 93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception comme phénomène discursif : quelques usages de Lautréamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul Aron, Les Poètes de métier. Une brève histoire des métromanies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir pages roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La littérature en formules, 30, https://www.fabula.org/lht/30/introduction.html. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.3736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrefours d'Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, p. 203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de la poésie française d'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours &amp;quot;Petits papiers du 20e siècle&amp;quot; (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.litteraturesmodesdemploi.org/carnet/parcours-petits-papiers-du-20e-siecle-centre-pompidou/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie au-delà des poètes », entretien avec Émilien Sermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. XXIII (n° 92), p. 163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du rêve dans les romans familiaux d’Henry Bauchau (La Déchirure et Le Régiment noir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surréalisme en papillons : détourner, propager, archiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14, http://tristan.u-bourgogne.fr/CGC/prodscientifique/TC/sommaires_nouvelle_serie.html#n14_2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute à Claudel. Esquisse d'une poétique de l'incorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11580-9.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires de la poésie&amp;quot;, entretien avec Louis Barchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des fanzines : de la presse alternative à l’archive instituée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°50 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.050.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poésie commune ? Les poètes amateurs de Twitter, Instagram et Wattpad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mousser le Savon du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rimbaud voyant d'Henry Bauchau : un intercesseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Traces du sacré" (10), p. 85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le banquet tourne mal. Les surréalistes contre Paul Claudel en 1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la Société Paul Claudel. L'année 1925, 2 (225), p. 43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la métamorphose : plasticité et désarticulation chez Gherasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rêve plastique des écrivains, 125, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et les enfants poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, René Char, 1170, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose de Fureur et mystère : convoquer le monde, révoquer l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formes de l'action poétique, p. 63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne sait pas” : l’usage du pronom on chez Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La langue d'Henry Bauchau, 8, p. 77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « voix d’encre » de René Char. Poésie et silence dans Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054009ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephemeres, un patrimoine a construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimages, grimaces. La seconde peau des personnages romanesques de Jean Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Cocteau. Le Grand Écart, Thomas l'imposteur et Les Enfants terribles, 61 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.061.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initials A.B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Visages du surréalisme", 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de louange d’Henry Bauchau ou comment imparfaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Henry Bauchau, 1 (65), p. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bestiaire cérébral&amp;quot; de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, p. 151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque poétique d’Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aux sources de la création poétique, 6, p. 75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les formes brèves, n°1077, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bauchau. Pour une poésie de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le temps du créateur, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire & des &amp;quot;ismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), http://www.fabula.org/revue/document7836.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Esprit des lieux, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Char and Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et la photographie : entre énigme et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (8), http://www.fabula.org/ revue/document4496.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cosmogonie de la douleur : retour aux Cloches sur le cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otago French Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Centenaire lyrique René Char - Eugène Guillevic (1), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps d'une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4404.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4402.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char hermétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), http://www.fabula.org/revue/ document3471.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peintre contre un poète : René Char et Roger Van Rogger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), http://www.fabula.org/revue/document1943.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), http://www.fabula.org/revue/ document3106.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. L'esprit de contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), http://www.fabula.org/revue/ document3562.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, un poète en son pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), http://www.fabula.org/revue/document1156.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDHN : une structure innovante au service de la polysémie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Froye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Borzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fureur et mystère : du recueil aux livres fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’agrégation "Formes de l'action poétique : Char, Darwich, García Lorca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du programme de littérature française du XXe s. des agrégations de Lettres 2014 : Capitale de la douleur (1926)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création; ENS Lyon, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Paul Eluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création, Nov 2013, Lyon, Ecole Normale Supérieure, France. http://cercc.ens-lyon.fr/spip.php?article395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours, 978-2-38428-010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran; Bertrand Tillier. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie faite par tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2022, La Poésie faite par tous, 978-2-87449-972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les éphémères et l'événement, 978-273-512-433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l’événement, Paris, éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains. Lecture et création, histoire et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XXIII + 509 p., 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Ferran; Olivier Belin. 2016, Les éphémères, un patrimoine à construire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il meurt renaissant”. Quatre lettres inédites de Daniel De Bruycker à Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 6, p. 23-36, 2014, Revue internationale Henry Bauchau, n° 6, « Aux sources de la création poétique », 978-2-87558-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coin des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pippa, 180 p., 2013, 978-2-916506-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, pp.626, 2011, Etudes de littératures des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 626 p., 2011, 978-2-8124-0188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Infocom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renucci France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 180 p., 2010, 978-2-311-00189-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La somme et le reste : les livres-montages d’Anne-James Chaton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L extended. Écrire entre les arts : scènes, textes, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amers pour une navigation numérique : la poésie de Saint-John Perse au fil de YouTube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain (dir.); Catherine Mayaux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse 1975-2025. Priorité à la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-33, 2025, Poétiques et esthétiques XX-XXIe siècle, 978-2-7453-6427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages surréalistes du prière d’insérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Houtart; David Vrydaghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surréalisme hors du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Fabula / Les colloques, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anthologie à l’atelier. Espaces de partage dans la critique poétique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Marianne Bouchardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique culturelle sur Internet. Espaces, discours, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38185-277-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérarité du petit papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Blistène; Mica Gherghescu; Nicolas Liucci-Goutnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits Papiers des avant-gardes. La collection Paul Destribats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Centre Pompidou, p. 57-61, 2024, 9782844269690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 5-20, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se glisser dans le temps numérique ? Les revues poétiques et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Pierre-Henri Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Revues de poésie à l'épreuve du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Licorne; Presses Universitaires de Rennes, p. 143-153, 2023, 978-2-7535-8802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des premiers venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet; Adeline Lionetto; Stéphanie Loubère; Laure Michel; Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et le Joueur de quilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, p. 91-101, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de rue. D’Isidore Ducasse aux Gilets jaunes, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Génetiot &amp; Aude Préta-de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 287-302, 2023, Rencontres, 978-2-406-14337-6. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14337-6.p.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, ou la hantise de l'alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Herne. Mondes invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-174, 2023, Cahiers de L'Herne, 979 103 190 400 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Situation du Rimbaud de Camus dans L'Homme Révolté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 33-46, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bibliothèque poétique de Camus à la lumière des Carnets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 17-31, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un auteur collectif ? Les collaborations surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Coste; Marianne Froye; Joanna Nowicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf Patrimoines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 83-97, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voisinages belges de René Char »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de René Char hors de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, p. 89-106, 2020, coll. "Carrefour des lettres modernes", 978-2-406-09661-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fallet et le parler bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Fallet. Le Braconnier de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, p. 209-212, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;André Breton&amp;quot; & &amp;quot;René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain &amp; Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 529-531 et p. 533-534, 2019, 9782745351906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, p. 11-26, 2018, 978-2-7351-2433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques de Bernard Quemada...et de son élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains : lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2018, Biblioteca di studi francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et la photographie : disparitions, révélations, dispositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia; Catherine Mayaux; Anne-Gaëlle Saliot; Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 219-238, 2018, Les Cahiers de la NRF, 978-2-07-275544-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres vus de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 295-311, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du merveilleux poétique: la bibliothèque précolombienne de Benjamin Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla segura Pantoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.368-380, 2018, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Éluard : donner à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 351-367, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça rime à quoi ?&amp;quot;’ Quelques enjeux de l'écriture poétique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Axel Boursier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-231, 2018, Patrimoines, 978-2-204-12913-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XXIII, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, p.11-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuls demeurent et le surréalisme : héritage et débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary International Poetry, vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, p. 89-97, 2018, Contemporary International Poetry, 978-7-5212-0084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “Larbaldienne” ou la terre promise de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 164-181, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écran sur le Louvre. Le Grand Espace d’Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, p. 123-136, 2017, Littératures de langue française, 978-2-80-76-0280-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en feuilles de Lorand Gaspar. Autour de Feuilles d’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio; Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 109-124, 2017, 978-2-406-06910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un continent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Larbaud ou la bibliothèque à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery Larbaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 269-275, 2016, 978-2-35848-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse lycéenne, permanences d’un média éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal lycéen, un espace d’expression poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Cyrille François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la poésie. Poètes de langue française (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 379-393, 2016, « Littérature Hors Frontière », 9782842924560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Deloynes, une collection d'éphémères ? Questions à l'origine d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Capitale de la douleur en l’espai del surrealisme : acords i desacords »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Éluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papers de Versàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2015, coll. "Quaderns de Versàlia", 978-84-608-2017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 184-189, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-René des Forêts : une poétique de la redite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ineffacer : l’œuvre et ses fins. Esthétiques et poétiques des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-160, 2015, 978-2-7056-9030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;corps musicien&amp;quot; dans la poésie de René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Arfouilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence d'or des surréalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2014, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Berty; Marc Cerisuelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma. Instantanés critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.39-58, 2012, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art&amp;quot; : René Char et la tentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pardo; Anne Reverseau; Nadja Cohen; Anneliese Depoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Monde Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2012, 978-2-84736-527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses peintres : du compagnonnage à la critique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain et le spécialiste. Écrire sur les arts plastiques au XIXe et au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2010, 978-2-8124-0127-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et André Breton : d'un surréalisme l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Alexandre, Michel Collot, Jean-Claude Mathieu, Michel Murat &amp; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char en son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2009, Rencontres, 978-2-8124-0037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. De l'élément au morceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Titieni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'élémentaire dans l'œuvre de René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Cărţii de Ştiinţă, pp.17-34, 2007, 9789731331720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique en amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/ecriture-poetique-en-amateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/poesies-numeriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du rap à Rimbaud ou de Baudelaire au slam : les lycéens, des poètes contemporains ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11580-9.p.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.061.0021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054009ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1125-rene-char-fureur-et-mystere-9782384280100.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/813-les-ephemeres-imprimes-et-l-image-9782364414693.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/la-poesie-faite-par-tous/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verdure-Mary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/scheda-libro?aaref=1267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire2882.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-et-le-surrealisme.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renucci France" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100475320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13419-book-08536427-9782745364272.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document13877.php" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-poete-et-la-cite-poesies-de-rue.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19593/l-auteur-en-question" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lager" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11141-book-08535190-9782745351906.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046898v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1881" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla&#160;segura Pantoja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.1996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Philippe-Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1991" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18591/a-quoi-sert-la-litterature" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lorand-gaspar-archives-et-genese-de-l-oeuvre-la-poesie-en-feuilles-de-lorand-gaspar.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2886.php" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bleu-autour.com/fiche_livre.php?ids=177&amp;amp;titrepage=Allen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3097.php" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/pour-la-poesie--9782842924560-page-379.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2914.php" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/petit-musee-dhistoire-litteraire-1900-1950/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4637-ineffacer-l-oeuvre-et-ses-fins.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersdeversalia.com/publicacions/quaderns/pdf/05-quadern-versalia-Paul-Eluard.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Le-silence-d-or-des-surrealistes-Ouvrage-collectif-sous-la-direction-de-Sebastien-Arfouilloux-123-116.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-ecrivain-et-le-specialiste-ecrire-sur-les-arts-plastiques-au-xixe-et-au-xxe-siecle-rene-char-et-ses-peintres-du-compagnonnage-a-la-critique-et-retour.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-en-son-siecle-char-et-breton-d-un-surrealisme-l-autre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11580-9.p.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054009ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.061.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1125-rene-char-fureur-et-mystere-9782384280100.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/813-les-ephemeres-imprimes-et-l-image-9782364414693.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/la-poesie-faite-par-tous/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verdure-Mary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/scheda-libro?aaref=1267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire2882.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-et-le-surrealisme.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renucci France" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13419-book-08536427-9782745364272.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document13877.php" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13877" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100475320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-poete-et-la-cite-poesies-de-rue.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lager" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19593/l-auteur-en-question" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11141-book-08535190-9782745351906.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Philippe-Forest" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla&#160;segura Pantoja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.1996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18591/a-quoi-sert-la-litterature" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1741" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lorand-gaspar-archives-et-genese-de-l-oeuvre-la-poesie-en-feuilles-de-lorand-gaspar.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3097.php" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bleu-autour.com/fiche_livre.php?ids=177&amp;amp;titrepage=Allen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2914.php" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/pour-la-poesie--9782842924560-page-379.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2886.php" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersdeversalia.com/publicacions/quaderns/pdf/05-quadern-versalia-Paul-Eluard.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/petit-musee-dhistoire-litteraire-1900-1950/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4637-ineffacer-l-oeuvre-et-ses-fins.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Le-silence-d-or-des-surrealistes-Ouvrage-collectif-sous-la-direction-de-Sebastien-Arfouilloux-123-116.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-ecrivain-et-le-specialiste-ecrire-sur-les-arts-plastiques-au-xixe-et-au-xxe-siecle-rene-char-et-ses-peintres-du-compagnonnage-a-la-critique-et-retour.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-en-son-siecle-char-et-breton-d-un-surrealisme-l-autre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>