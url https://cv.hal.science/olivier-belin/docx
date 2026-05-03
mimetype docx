--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Belin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Belin - Professeur de littérature française des XX-XXIe siècles à Sorbonne Université - CELLF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un centenaire d’éphémères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXVI (101), p. 93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception comme phénomène discursif : quelques usages de Lautréamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul Aron, Les Poètes de métier. Une brève histoire des métromanies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir pages roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La littérature en formules, 30, https://www.fabula.org/lht/30/introduction.html. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.3736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrefours d'Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, p. 203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de la poésie française d'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours &amp;quot;Petits papiers du 20e siècle&amp;quot; (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.litteraturesmodesdemploi.org/carnet/parcours-petits-papiers-du-20e-siecle-centre-pompidou/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie au-delà des poètes », entretien avec Émilien Sermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. XXIII (n° 92), p. 163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du rêve dans les romans familiaux d’Henry Bauchau (La Déchirure et Le Régiment noir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surréalisme en papillons : détourner, propager, archiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14, http://tristan.u-bourgogne.fr/CGC/prodscientifique/TC/sommaires_nouvelle_serie.html#n14_2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute à Claudel. Esquisse d'une poétique de l'incorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11580-9.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires de la poésie&amp;quot;, entretien avec Louis Barchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des fanzines : de la presse alternative à l’archive instituée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°50 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.050.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poésie commune ? Les poètes amateurs de Twitter, Instagram et Wattpad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mousser le Savon du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rimbaud voyant d'Henry Bauchau : un intercesseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Traces du sacré" (10), p. 85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le banquet tourne mal. Les surréalistes contre Paul Claudel en 1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la Société Paul Claudel. L'année 1925, 2 (225), p. 43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la métamorphose : plasticité et désarticulation chez Gherasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rêve plastique des écrivains, 125, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et les enfants poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, René Char, 1170, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose de Fureur et mystère : convoquer le monde, révoquer l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formes de l'action poétique, p. 63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne sait pas” : l’usage du pronom on chez Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La langue d'Henry Bauchau, 8, p. 77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « voix d’encre » de René Char. Poésie et silence dans Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054009ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephemeres, un patrimoine a construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimages, grimaces. La seconde peau des personnages romanesques de Jean Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Cocteau. Le Grand Écart, Thomas l'imposteur et Les Enfants terribles, 61 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.061.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initials A.B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Visages du surréalisme", 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de louange d’Henry Bauchau ou comment imparfaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Henry Bauchau, 1 (65), p. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bestiaire cérébral&amp;quot; de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, p. 151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque poétique d’Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aux sources de la création poétique, 6, p. 75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les formes brèves, n°1077, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bauchau. Pour une poésie de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le temps du créateur, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire & des &amp;quot;ismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), http://www.fabula.org/revue/document7836.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Esprit des lieux, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Char and Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et la photographie : entre énigme et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (8), http://www.fabula.org/ revue/document4496.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cosmogonie de la douleur : retour aux Cloches sur le cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otago French Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Centenaire lyrique René Char - Eugène Guillevic (1), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps d'une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4404.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4402.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char hermétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), http://www.fabula.org/revue/ document3471.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peintre contre un poète : René Char et Roger Van Rogger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), http://www.fabula.org/revue/document1943.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), http://www.fabula.org/revue/ document3106.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. L'esprit de contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), http://www.fabula.org/revue/ document3562.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, un poète en son pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), http://www.fabula.org/revue/document1156.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDHN : une structure innovante au service de la polysémie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Froye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Borzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fureur et mystère : du recueil aux livres fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’agrégation "Formes de l'action poétique : Char, Darwich, García Lorca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du programme de littérature française du XXe s. des agrégations de Lettres 2014 : Capitale de la douleur (1926)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création; ENS Lyon, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Paul Eluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création, Nov 2013, Lyon, Ecole Normale Supérieure, France. http://cercc.ens-lyon.fr/spip.php?article395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours, 978-2-38428-010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran; Bertrand Tillier. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie faite par tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2022, La Poésie faite par tous, 978-2-87449-972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les éphémères et l'événement, 978-273-512-433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l’événement, Paris, éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains. Lecture et création, histoire et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XXIII + 509 p., 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Ferran; Olivier Belin. 2016, Les éphémères, un patrimoine à construire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il meurt renaissant”. Quatre lettres inédites de Daniel De Bruycker à Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 6, p. 23-36, 2014, Revue internationale Henry Bauchau, n° 6, « Aux sources de la création poétique », 978-2-87558-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coin des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pippa, 180 p., 2013, 978-2-916506-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, pp.626, 2011, Etudes de littératures des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 626 p., 2011, 978-2-8124-0188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Infocom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renucci France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 180 p., 2010, 978-2-311-00189-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La somme et le reste : les livres-montages d’Anne-James Chaton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L extended. Écrire entre les arts : scènes, textes, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amers pour une navigation numérique : la poésie de Saint-John Perse au fil de YouTube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain (dir.); Catherine Mayaux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse 1975-2025. Priorité à la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-33, 2025, Poétiques et esthétiques XX-XXIe siècle, 978-2-7453-6427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages surréalistes du prière d’insérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Houtart; David Vrydaghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surréalisme hors du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Fabula / Les colloques, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anthologie à l’atelier. Espaces de partage dans la critique poétique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Marianne Bouchardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique culturelle sur Internet. Espaces, discours, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38185-277-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérarité du petit papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Blistène; Mica Gherghescu; Nicolas Liucci-Goutnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits Papiers des avant-gardes. La collection Paul Destribats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Centre Pompidou, p. 57-61, 2024, 9782844269690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 5-20, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se glisser dans le temps numérique ? Les revues poétiques et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Pierre-Henri Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Revues de poésie à l'épreuve du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Licorne; Presses Universitaires de Rennes, p. 143-153, 2023, 978-2-7535-8802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des premiers venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet; Adeline Lionetto; Stéphanie Loubère; Laure Michel; Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et le Joueur de quilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, p. 91-101, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de rue. D’Isidore Ducasse aux Gilets jaunes, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Génetiot &amp; Aude Préta-de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 287-302, 2023, Rencontres, 978-2-406-14337-6. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14337-6.p.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, ou la hantise de l'alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Herne. Mondes invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-174, 2023, Cahiers de L'Herne, 979 103 190 400 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Situation du Rimbaud de Camus dans L'Homme Révolté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 33-46, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bibliothèque poétique de Camus à la lumière des Carnets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 17-31, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un auteur collectif ? Les collaborations surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Coste; Marianne Froye; Joanna Nowicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf Patrimoines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 83-97, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voisinages belges de René Char »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de René Char hors de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, p. 89-106, 2020, coll. "Carrefour des lettres modernes", 978-2-406-09661-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fallet et le parler bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Fallet. Le Braconnier de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, p. 209-212, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;André Breton&amp;quot; & &amp;quot;René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain &amp; Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 529-531 et p. 533-534, 2019, 9782745351906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, p. 11-26, 2018, 978-2-7351-2433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques de Bernard Quemada...et de son élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains : lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2018, Biblioteca di studi francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et la photographie : disparitions, révélations, dispositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia; Catherine Mayaux; Anne-Gaëlle Saliot; Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 219-238, 2018, Les Cahiers de la NRF, 978-2-07-275544-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres vus de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 295-311, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du merveilleux poétique: la bibliothèque précolombienne de Benjamin Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla segura Pantoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.368-380, 2018, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Éluard : donner à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 351-367, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça rime à quoi ?&amp;quot;’ Quelques enjeux de l'écriture poétique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Axel Boursier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-231, 2018, Patrimoines, 978-2-204-12913-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XXIII, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, p.11-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuls demeurent et le surréalisme : héritage et débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary International Poetry, vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, p. 89-97, 2018, Contemporary International Poetry, 978-7-5212-0084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “Larbaldienne” ou la terre promise de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 164-181, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écran sur le Louvre. Le Grand Espace d’Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, p. 123-136, 2017, Littératures de langue française, 978-2-80-76-0280-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en feuilles de Lorand Gaspar. Autour de Feuilles d’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio; Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 109-124, 2017, 978-2-406-06910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un continent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Larbaud ou la bibliothèque à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery Larbaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 269-275, 2016, 978-2-35848-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse lycéenne, permanences d’un média éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal lycéen, un espace d’expression poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Cyrille François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la poésie. Poètes de langue française (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 379-393, 2016, « Littérature Hors Frontière », 9782842924560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Deloynes, une collection d'éphémères ? Questions à l'origine d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Capitale de la douleur en l’espai del surrealisme : acords i desacords »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Éluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papers de Versàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2015, coll. "Quaderns de Versàlia", 978-84-608-2017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 184-189, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-René des Forêts : une poétique de la redite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ineffacer : l’œuvre et ses fins. Esthétiques et poétiques des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-160, 2015, 978-2-7056-9030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;corps musicien&amp;quot; dans la poésie de René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Arfouilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence d'or des surréalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2014, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Berty; Marc Cerisuelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma. Instantanés critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.39-58, 2012, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art&amp;quot; : René Char et la tentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pardo; Anne Reverseau; Nadja Cohen; Anneliese Depoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Monde Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2012, 978-2-84736-527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses peintres : du compagnonnage à la critique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain et le spécialiste. Écrire sur les arts plastiques au XIXe et au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2010, 978-2-8124-0127-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et André Breton : d'un surréalisme l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Alexandre, Michel Collot, Jean-Claude Mathieu, Michel Murat &amp; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char en son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2009, Rencontres, 978-2-8124-0037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. De l'élément au morceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Titieni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'élémentaire dans l'œuvre de René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Cărţii de Ştiinţă, pp.17-34, 2007, 9789731331720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique en amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/ecriture-poetique-en-amateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/poesies-numeriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du rap à Rimbaud ou de Baudelaire au slam : les lycéens, des poètes contemporains ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Belin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Belin - Professeur de littérature française des XX-XXIe siècles à Sorbonne Université - CELLF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un centenaire d’éphémères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXVI (101), p. 93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul Aron, Les Poètes de métier. Une brève histoire des métromanies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception comme phénomène discursif : quelques usages de Lautréamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir pages roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La littérature en formules, 30, https://www.fabula.org/lht/30/introduction.html. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.3736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de la poésie française d'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours &amp;quot;Petits papiers du 20e siècle&amp;quot; (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.litteraturesmodesdemploi.org/carnet/parcours-petits-papiers-du-20e-siecle-centre-pompidou/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrefours d'Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, p. 203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie au-delà des poètes », entretien avec Émilien Sermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. XXIII (n° 92), p. 163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute à Claudel. Esquisse d'une poétique de l'incorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11580-9.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires de la poésie&amp;quot;, entretien avec Louis Barchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surréalisme en papillons : détourner, propager, archiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14, http://tristan.u-bourgogne.fr/CGC/prodscientifique/TC/sommaires_nouvelle_serie.html#n14_2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du rêve dans les romans familiaux d’Henry Bauchau (La Déchirure et Le Régiment noir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des fanzines : de la presse alternative à l’archive instituée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°50 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.050.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poésie commune ? Les poètes amateurs de Twitter, Instagram et Wattpad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mousser le Savon du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rimbaud voyant d'Henry Bauchau : un intercesseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Traces du sacré" (10), p. 85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le banquet tourne mal. Les surréalistes contre Paul Claudel en 1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la Société Paul Claudel. L'année 1925, 2 (225), p. 43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et les enfants poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, René Char, 1170, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la métamorphose : plasticité et désarticulation chez Gherasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rêve plastique des écrivains, 125, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne sait pas” : l’usage du pronom on chez Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La langue d'Henry Bauchau, 8, p. 77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose de Fureur et mystère : convoquer le monde, révoquer l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formes de l'action poétique, p. 63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimages, grimaces. La seconde peau des personnages romanesques de Jean Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Cocteau. Le Grand Écart, Thomas l'imposteur et Les Enfants terribles, 61 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.061.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « voix d’encre » de René Char. Poésie et silence dans Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054009ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephemeres, un patrimoine a construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initials A.B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Visages du surréalisme", 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de louange d’Henry Bauchau ou comment imparfaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Henry Bauchau, 1 (65), p. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bestiaire cérébral&amp;quot; de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, p. 151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque poétique d’Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aux sources de la création poétique, 6, p. 75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les formes brèves, n°1077, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bauchau. Pour une poésie de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le temps du créateur, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire & des &amp;quot;ismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), http://www.fabula.org/revue/document7836.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Esprit des lieux, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Char and Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et la photographie : entre énigme et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (8), http://www.fabula.org/ revue/document4496.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cosmogonie de la douleur : retour aux Cloches sur le cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otago French Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Centenaire lyrique René Char - Eugène Guillevic (1), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps d'une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4404.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4402.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. L'esprit de contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), http://www.fabula.org/revue/ document3562.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), http://www.fabula.org/revue/ document3106.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char hermétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), http://www.fabula.org/revue/ document3471.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peintre contre un poète : René Char et Roger Van Rogger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), http://www.fabula.org/revue/document1943.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, un poète en son pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), http://www.fabula.org/revue/document1156.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDHN : une structure innovante au service de la polysémie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Froye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Borzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fureur et mystère : du recueil aux livres fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’agrégation "Formes de l'action poétique : Char, Darwich, García Lorca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Paul Eluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création, Nov 2013, Lyon, Ecole Normale Supérieure, France. http://cercc.ens-lyon.fr/spip.php?article395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du programme de littérature française du XXe s. des agrégations de Lettres 2014 : Capitale de la douleur (1926)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création; ENS Lyon, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours, 978-2-38428-010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran; Bertrand Tillier. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie faite par tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2022, La Poésie faite par tous, 978-2-87449-972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l’événement, Paris, éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les éphémères et l'événement, 978-273-512-433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains. Lecture et création, histoire et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XXIII + 509 p., 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Ferran; Olivier Belin. 2016, Les éphémères, un patrimoine à construire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il meurt renaissant”. Quatre lettres inédites de Daniel De Bruycker à Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 6, p. 23-36, 2014, Revue internationale Henry Bauchau, n° 6, « Aux sources de la création poétique », 978-2-87558-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coin des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pippa, 180 p., 2013, 978-2-916506-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, pp.626, 2011, Etudes de littératures des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 626 p., 2011, 978-2-8124-0188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Infocom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renucci France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 180 p., 2010, 978-2-311-00189-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La somme et le reste : les livres-montages d’Anne-James Chaton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L extended. Écrire entre les arts : scènes, textes, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anthologie à l’atelier. Espaces de partage dans la critique poétique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Marianne Bouchardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique culturelle sur Internet. Espaces, discours, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38185-277-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amers pour une navigation numérique : la poésie de Saint-John Perse au fil de YouTube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain (dir.); Catherine Mayaux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse 1975-2025. Priorité à la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-33, 2025, Poétiques et esthétiques XX-XXIe siècle, 978-2-7453-6427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages surréalistes du prière d’insérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Houtart; David Vrydaghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surréalisme hors du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Fabula / Les colloques, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérarité du petit papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Blistène; Mica Gherghescu; Nicolas Liucci-Goutnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits Papiers des avant-gardes. La collection Paul Destribats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Centre Pompidou, p. 57-61, 2024, 9782844269690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de rue. D’Isidore Ducasse aux Gilets jaunes, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Génetiot &amp; Aude Préta-de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 287-302, 2023, Rencontres, 978-2-406-14337-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14337-6.p.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, ou la hantise de l'alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Herne. Mondes invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-174, 2023, Cahiers de L'Herne, 979 103 190 400 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 5-20, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se glisser dans le temps numérique ? Les revues poétiques et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Pierre-Henri Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Revues de poésie à l'épreuve du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Licorne; Presses Universitaires de Rennes, p. 143-153, 2023, 978-2-7535-8802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des premiers venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet; Adeline Lionetto; Stéphanie Loubère; Laure Michel; Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et le Joueur de quilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, p. 91-101, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un auteur collectif ? Les collaborations surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Coste; Marianne Froye; Joanna Nowicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf Patrimoines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 83-97, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bibliothèque poétique de Camus à la lumière des Carnets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 17-31, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Situation du Rimbaud de Camus dans L'Homme Révolté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 33-46, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voisinages belges de René Char »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de René Char hors de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, p. 89-106, 2020, coll. "Carrefour des lettres modernes", 978-2-406-09661-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fallet et le parler bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Fallet. Le Braconnier de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, p. 209-212, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;André Breton&amp;quot; & &amp;quot;René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain &amp; Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 529-531 et p. 533-534, 2019, 9782745351906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, p.11-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “Larbaldienne” ou la terre promise de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 164-181, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuls demeurent et le surréalisme : héritage et débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary International Poetry, vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, p. 89-97, 2018, Contemporary International Poetry, 978-7-5212-0084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques de Bernard Quemada...et de son élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains : lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2018, Biblioteca di studi francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et la photographie : disparitions, révélations, dispositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia; Catherine Mayaux; Anne-Gaëlle Saliot; Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 219-238, 2018, Les Cahiers de la NRF, 978-2-07-275544-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du merveilleux poétique: la bibliothèque précolombienne de Benjamin Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla segura Pantoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.368-380, 2018, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres vus de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 295-311, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, p. 11-26, 2018, 978-2-7351-2433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Éluard : donner à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 351-367, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça rime à quoi ?&amp;quot;’ Quelques enjeux de l'écriture poétique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Axel Boursier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-231, 2018, Patrimoines, 978-2-204-12913-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XXIII, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écran sur le Louvre. Le Grand Espace d’Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, p. 123-136, 2017, Littératures de langue française, 978-2-80-76-0280-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en feuilles de Lorand Gaspar. Autour de Feuilles d’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio; Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 109-124, 2017, 978-2-406-06910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Deloynes, une collection d'éphémères ? Questions à l'origine d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Larbaud ou la bibliothèque à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery Larbaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 269-275, 2016, 978-2-35848-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un continent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse lycéenne, permanences d’un média éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal lycéen, un espace d’expression poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Cyrille François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la poésie. Poètes de langue française (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 379-393, 2016, « Littérature Hors Frontière », 9782842924560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 184-189, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-René des Forêts : une poétique de la redite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ineffacer : l’œuvre et ses fins. Esthétiques et poétiques des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-160, 2015, 978-2-7056-9030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Capitale de la douleur en l’espai del surrealisme : acords i desacords »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Éluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papers de Versàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2015, coll. "Quaderns de Versàlia", 978-84-608-2017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;corps musicien&amp;quot; dans la poésie de René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Arfouilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence d'or des surréalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2014, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art&amp;quot; : René Char et la tentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pardo; Anne Reverseau; Nadja Cohen; Anneliese Depoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Monde Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2012, 978-2-84736-527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Berty; Marc Cerisuelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma. Instantanés critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.39-58, 2012, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses peintres : du compagnonnage à la critique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain et le spécialiste. Écrire sur les arts plastiques au XIXe et au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2010, 978-2-8124-0127-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et André Breton : d'un surréalisme l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Alexandre, Michel Collot, Jean-Claude Mathieu, Michel Murat &amp; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char en son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2009, Rencontres, 978-2-8124-0037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. De l'élément au morceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Titieni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'élémentaire dans l'œuvre de René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Cărţii de Ştiinţă, pp.17-34, 2007, 9789731331720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/poesies-numeriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique en amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/ecriture-poetique-en-amateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du rap à Rimbaud ou de Baudelaire au slam : les lycéens, des poètes contemporains ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11580-9.p.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054009ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.061.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1125-rene-char-fureur-et-mystere-9782384280100.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/813-les-ephemeres-imprimes-et-l-image-9782364414693.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/la-poesie-faite-par-tous/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verdure-Mary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/scheda-libro?aaref=1267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire2882.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-et-le-surrealisme.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renucci France" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13419-book-08536427-9782745364272.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document13877.php" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13877" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100475320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-poete-et-la-cite-poesies-de-rue.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lager" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19593/l-auteur-en-question" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11141-book-08535190-9782745351906.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Philippe-Forest" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla&#160;segura Pantoja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.1996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18591/a-quoi-sert-la-litterature" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1741" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lorand-gaspar-archives-et-genese-de-l-oeuvre-la-poesie-en-feuilles-de-lorand-gaspar.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3097.php" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bleu-autour.com/fiche_livre.php?ids=177&amp;amp;titrepage=Allen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2914.php" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/pour-la-poesie--9782842924560-page-379.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2886.php" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersdeversalia.com/publicacions/quaderns/pdf/05-quadern-versalia-Paul-Eluard.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/petit-musee-dhistoire-litteraire-1900-1950/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4637-ineffacer-l-oeuvre-et-ses-fins.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Le-silence-d-or-des-surrealistes-Ouvrage-collectif-sous-la-direction-de-Sebastien-Arfouilloux-123-116.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-ecrivain-et-le-specialiste-ecrire-sur-les-arts-plastiques-au-xixe-et-au-xxe-siecle-rene-char-et-ses-peintres-du-compagnonnage-a-la-critique-et-retour.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-en-son-siecle-char-et-breton-d-un-surrealisme-l-autre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11580-9.p.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.061.0021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054009ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1125-rene-char-fureur-et-mystere-9782384280100.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/813-les-ephemeres-imprimes-et-l-image-9782364414693.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/la-poesie-faite-par-tous/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verdure-Mary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/scheda-libro?aaref=1267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire2882.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-et-le-surrealisme.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renucci France" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100475320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13419-book-08536427-9782745364272.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document13877.php" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-poete-et-la-cite-poesies-de-rue.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19593/l-auteur-en-question" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lager" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11141-book-08535190-9782745351906.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046898v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1881" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Philippe-Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla&#160;segura Pantoja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.1996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1991" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18591/a-quoi-sert-la-litterature" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lorand-gaspar-archives-et-genese-de-l-oeuvre-la-poesie-en-feuilles-de-lorand-gaspar.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2886.php" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bleu-autour.com/fiche_livre.php?ids=177&amp;amp;titrepage=Allen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3097.php" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2914.php" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046908v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/pour-la-poesie--9782842924560-page-379.htm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/petit-musee-dhistoire-litteraire-1900-1950/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4637-ineffacer-l-oeuvre-et-ses-fins.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersdeversalia.com/publicacions/quaderns/pdf/05-quadern-versalia-Paul-Eluard.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Le-silence-d-or-des-surrealistes-Ouvrage-collectif-sous-la-direction-de-Sebastien-Arfouilloux-123-116.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-ecrivain-et-le-specialiste-ecrire-sur-les-arts-plastiques-au-xixe-et-au-xxe-siecle-rene-char-et-ses-peintres-du-compagnonnage-a-la-critique-et-retour.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-en-son-siecle-char-et-breton-d-un-surrealisme-l-autre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>