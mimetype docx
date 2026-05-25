--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Belin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Belin - Professeur de littérature française des XX-XXIe siècles à Sorbonne Université - CELLF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un centenaire d’éphémères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXVI (101), p. 93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul Aron, Les Poètes de métier. Une brève histoire des métromanies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception comme phénomène discursif : quelques usages de Lautréamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir pages roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La littérature en formules, 30, https://www.fabula.org/lht/30/introduction.html. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.3736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de la poésie française d'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours &amp;quot;Petits papiers du 20e siècle&amp;quot; (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.litteraturesmodesdemploi.org/carnet/parcours-petits-papiers-du-20e-siecle-centre-pompidou/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrefours d'Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, p. 203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie au-delà des poètes », entretien avec Émilien Sermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. XXIII (n° 92), p. 163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute à Claudel. Esquisse d'une poétique de l'incorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11580-9.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires de la poésie&amp;quot;, entretien avec Louis Barchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surréalisme en papillons : détourner, propager, archiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14, http://tristan.u-bourgogne.fr/CGC/prodscientifique/TC/sommaires_nouvelle_serie.html#n14_2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du rêve dans les romans familiaux d’Henry Bauchau (La Déchirure et Le Régiment noir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des fanzines : de la presse alternative à l’archive instituée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°50 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.050.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poésie commune ? Les poètes amateurs de Twitter, Instagram et Wattpad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mousser le Savon du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rimbaud voyant d'Henry Bauchau : un intercesseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Traces du sacré" (10), p. 85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le banquet tourne mal. Les surréalistes contre Paul Claudel en 1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la Société Paul Claudel. L'année 1925, 2 (225), p. 43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et les enfants poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, René Char, 1170, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la métamorphose : plasticité et désarticulation chez Gherasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rêve plastique des écrivains, 125, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne sait pas” : l’usage du pronom on chez Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La langue d'Henry Bauchau, 8, p. 77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose de Fureur et mystère : convoquer le monde, révoquer l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formes de l'action poétique, p. 63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimages, grimaces. La seconde peau des personnages romanesques de Jean Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Cocteau. Le Grand Écart, Thomas l'imposteur et Les Enfants terribles, 61 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.061.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « voix d’encre » de René Char. Poésie et silence dans Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054009ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephemeres, un patrimoine a construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initials A.B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Visages du surréalisme", 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de louange d’Henry Bauchau ou comment imparfaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Henry Bauchau, 1 (65), p. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bestiaire cérébral&amp;quot; de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, p. 151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque poétique d’Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aux sources de la création poétique, 6, p. 75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les formes brèves, n°1077, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bauchau. Pour une poésie de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le temps du créateur, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire & des &amp;quot;ismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), http://www.fabula.org/revue/document7836.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Esprit des lieux, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Char and Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et la photographie : entre énigme et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (8), http://www.fabula.org/ revue/document4496.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cosmogonie de la douleur : retour aux Cloches sur le cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otago French Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Centenaire lyrique René Char - Eugène Guillevic (1), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps d'une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4404.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4402.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. L'esprit de contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), http://www.fabula.org/revue/ document3562.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), http://www.fabula.org/revue/ document3106.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char hermétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), http://www.fabula.org/revue/ document3471.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peintre contre un poète : René Char et Roger Van Rogger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), http://www.fabula.org/revue/document1943.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, un poète en son pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), http://www.fabula.org/revue/document1156.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDHN : une structure innovante au service de la polysémie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Froye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Borzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fureur et mystère : du recueil aux livres fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’agrégation "Formes de l'action poétique : Char, Darwich, García Lorca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Paul Eluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création, Nov 2013, Lyon, Ecole Normale Supérieure, France. http://cercc.ens-lyon.fr/spip.php?article395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du programme de littérature française du XXe s. des agrégations de Lettres 2014 : Capitale de la douleur (1926)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création; ENS Lyon, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours, 978-2-38428-010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran; Bertrand Tillier. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie faite par tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2022, La Poésie faite par tous, 978-2-87449-972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l’événement, Paris, éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les éphémères et l'événement, 978-273-512-433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains. Lecture et création, histoire et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XXIII + 509 p., 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Ferran; Olivier Belin. 2016, Les éphémères, un patrimoine à construire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il meurt renaissant”. Quatre lettres inédites de Daniel De Bruycker à Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 6, p. 23-36, 2014, Revue internationale Henry Bauchau, n° 6, « Aux sources de la création poétique », 978-2-87558-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coin des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pippa, 180 p., 2013, 978-2-916506-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, pp.626, 2011, Etudes de littératures des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 626 p., 2011, 978-2-8124-0188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Infocom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renucci France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 180 p., 2010, 978-2-311-00189-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La somme et le reste : les livres-montages d’Anne-James Chaton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L extended. Écrire entre les arts : scènes, textes, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anthologie à l’atelier. Espaces de partage dans la critique poétique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Marianne Bouchardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique culturelle sur Internet. Espaces, discours, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38185-277-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amers pour une navigation numérique : la poésie de Saint-John Perse au fil de YouTube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain (dir.); Catherine Mayaux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse 1975-2025. Priorité à la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-33, 2025, Poétiques et esthétiques XX-XXIe siècle, 978-2-7453-6427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages surréalistes du prière d’insérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Houtart; David Vrydaghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surréalisme hors du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Fabula / Les colloques, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérarité du petit papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Blistène; Mica Gherghescu; Nicolas Liucci-Goutnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits Papiers des avant-gardes. La collection Paul Destribats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Centre Pompidou, p. 57-61, 2024, 9782844269690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de rue. D’Isidore Ducasse aux Gilets jaunes, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Génetiot &amp; Aude Préta-de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 287-302, 2023, Rencontres, 978-2-406-14337-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14337-6.p.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, ou la hantise de l'alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Herne. Mondes invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-174, 2023, Cahiers de L'Herne, 979 103 190 400 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 5-20, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se glisser dans le temps numérique ? Les revues poétiques et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Pierre-Henri Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Revues de poésie à l'épreuve du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Licorne; Presses Universitaires de Rennes, p. 143-153, 2023, 978-2-7535-8802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des premiers venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet; Adeline Lionetto; Stéphanie Loubère; Laure Michel; Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et le Joueur de quilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, p. 91-101, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un auteur collectif ? Les collaborations surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Coste; Marianne Froye; Joanna Nowicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf Patrimoines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 83-97, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bibliothèque poétique de Camus à la lumière des Carnets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 17-31, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Situation du Rimbaud de Camus dans L'Homme Révolté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 33-46, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voisinages belges de René Char »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de René Char hors de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, p. 89-106, 2020, coll. "Carrefour des lettres modernes", 978-2-406-09661-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fallet et le parler bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Fallet. Le Braconnier de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, p. 209-212, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;André Breton&amp;quot; & &amp;quot;René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain &amp; Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 529-531 et p. 533-534, 2019, 9782745351906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, p.11-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “Larbaldienne” ou la terre promise de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 164-181, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuls demeurent et le surréalisme : héritage et débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary International Poetry, vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, p. 89-97, 2018, Contemporary International Poetry, 978-7-5212-0084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques de Bernard Quemada...et de son élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains : lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2018, Biblioteca di studi francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et la photographie : disparitions, révélations, dispositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia; Catherine Mayaux; Anne-Gaëlle Saliot; Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 219-238, 2018, Les Cahiers de la NRF, 978-2-07-275544-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du merveilleux poétique: la bibliothèque précolombienne de Benjamin Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla segura Pantoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.368-380, 2018, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres vus de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 295-311, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, p. 11-26, 2018, 978-2-7351-2433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Éluard : donner à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 351-367, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça rime à quoi ?&amp;quot;’ Quelques enjeux de l'écriture poétique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Axel Boursier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-231, 2018, Patrimoines, 978-2-204-12913-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XXIII, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écran sur le Louvre. Le Grand Espace d’Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, p. 123-136, 2017, Littératures de langue française, 978-2-80-76-0280-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en feuilles de Lorand Gaspar. Autour de Feuilles d’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio; Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 109-124, 2017, 978-2-406-06910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Deloynes, une collection d'éphémères ? Questions à l'origine d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Larbaud ou la bibliothèque à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery Larbaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 269-275, 2016, 978-2-35848-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un continent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse lycéenne, permanences d’un média éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal lycéen, un espace d’expression poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Cyrille François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la poésie. Poètes de langue française (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 379-393, 2016, « Littérature Hors Frontière », 9782842924560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 184-189, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-René des Forêts : une poétique de la redite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ineffacer : l’œuvre et ses fins. Esthétiques et poétiques des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-160, 2015, 978-2-7056-9030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Capitale de la douleur en l’espai del surrealisme : acords i desacords »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Éluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papers de Versàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2015, coll. "Quaderns de Versàlia", 978-84-608-2017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;corps musicien&amp;quot; dans la poésie de René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Arfouilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence d'or des surréalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2014, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art&amp;quot; : René Char et la tentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pardo; Anne Reverseau; Nadja Cohen; Anneliese Depoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Monde Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2012, 978-2-84736-527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Berty; Marc Cerisuelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma. Instantanés critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.39-58, 2012, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses peintres : du compagnonnage à la critique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain et le spécialiste. Écrire sur les arts plastiques au XIXe et au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2010, 978-2-8124-0127-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et André Breton : d'un surréalisme l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Alexandre, Michel Collot, Jean-Claude Mathieu, Michel Murat &amp; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char en son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2009, Rencontres, 978-2-8124-0037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. De l'élément au morceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Titieni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'élémentaire dans l'œuvre de René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Cărţii de Ştiinţă, pp.17-34, 2007, 9789731331720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/poesies-numeriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique en amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/ecriture-poetique-en-amateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du rap à Rimbaud ou de Baudelaire au slam : les lycéens, des poètes contemporains ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Belin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Belin - Professeur de littérature française des XX-XXIe siècles à Sorbonne Université - CELLF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un centenaire d’éphémères »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXVI (101), p. 93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception comme phénomène discursif : quelques usages de Lautréamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul Aron, Les Poètes de métier. Une brève histoire des métromanies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Radut-Gaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir pages roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La littérature en formules, 30, https://www.fabula.org/lht/30/introduction.html. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.3736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carrefours d'Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, p. 203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours &amp;quot;Petits papiers du 20e siècle&amp;quot; (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.litteraturesmodesdemploi.org/carnet/parcours-petits-papiers-du-20e-siecle-centre-pompidou/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de la poésie française d'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie au-delà des poètes », entretien avec Émilien Sermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. XXIII (n° 92), p. 163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surréalisme en papillons : détourner, propager, archiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14, http://tristan.u-bourgogne.fr/CGC/prodscientifique/TC/sommaires_nouvelle_serie.html#n14_2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du rêve dans les romans familiaux d’Henry Bauchau (La Déchirure et Le Régiment noir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnemosyne o la costruzione del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faute à Claudel. Esquisse d'une poétique de l'incorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11580-9.p.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires de la poésie&amp;quot;, entretien avec Louis Barchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays des fanzines : de la presse alternative à l’archive instituée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°50 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.050.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poésie commune ? Les poètes amateurs de Twitter, Instagram et Wattpad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mousser le Savon du Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXI (82)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rimbaud voyant d'Henry Bauchau : un intercesseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Traces du sacré" (10), p. 85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poésie extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Extension du domaine de la littérature, 8, pp.1418. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le banquet tourne mal. Les surréalistes contre Paul Claudel en 1925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bulletin de la Société Paul Claudel. L'année 1925, 2 (225), p. 43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et les enfants poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, René Char, 1170, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie de la métamorphose : plasticité et désarticulation chez Gherasim Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rêve plastique des écrivains, 125, p. 145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose de Fureur et mystère : convoquer le monde, révoquer l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formes de l'action poétique, p. 63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne sait pas” : l’usage du pronom on chez Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La langue d'Henry Bauchau, 8, p. 77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « voix d’encre » de René Char. Poésie et silence dans Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054009ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephemeres, un patrimoine a construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimages, grimaces. La seconde peau des personnages romanesques de Jean Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jean Cocteau. Le Grand Écart, Thomas l'imposteur et Les Enfants terribles, 61 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.061.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initials A.B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, "Visages du surréalisme", 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de louange d’Henry Bauchau ou comment imparfaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Henry Bauchau, 1 (65), p. 85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bestiaire cérébral&amp;quot; de Douve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agrégations de Lettres 2016, 25, p. 151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque poétique d’Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aux sources de la création poétique, 6, p. 75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les formes brèves, n°1077, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bauchau. Pour une poésie de circonstance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale Henry Bauchau. L’écriture à l’écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le temps du créateur, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire & des &amp;quot;ismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), http://www.fabula.org/revue/document7836.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire errante : la Tahiti perdue de Victor Segalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Esprit des lieux, 99, pp.549-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Char and Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et la photographie : entre énigme et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (8), http://www.fabula.org/ revue/document4496.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cosmogonie de la douleur : retour aux Cloches sur le cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otago French Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Centenaire lyrique René Char - Eugène Guillevic (1), pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps d'une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4404.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Le temps du retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (7), http://www.fabula.org/ revue/document4402.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char hermétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), http://www.fabula.org/revue/ document3471.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peintre contre un poète : René Char et Roger Van Rogger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), http://www.fabula.org/revue/document1943.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses frères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), http://www.fabula.org/revue/ document3106.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. L'esprit de contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), http://www.fabula.org/revue/ document3562.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, un poète en son pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), http://www.fabula.org/revue/document1156.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDHN : une structure innovante au service de la polysémie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Froye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Borzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fureur et mystère : du recueil aux livres fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’agrégation "Formes de l'action poétique : Char, Darwich, García Lorca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du programme de littérature française du XXe s. des agrégations de Lettres 2014 : Capitale de la douleur (1926)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création; ENS Lyon, Nov 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale de la douleur dans l'espace du surréalisme : accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Paul Eluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCC - Centre d'études et de recherches comparées sur la création, Nov 2013, Lyon, Ecole Normale Supérieure, France. http://cercc.ens-lyon.fr/spip.php?article395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char, la légitimation et le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. Fureur et mystère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours, 978-2-38428-010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04936408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran; Bertrand Tillier. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie faite par tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2022, La Poésie faite par tous, 978-2-87449-972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les éphémères et l'événement, 978-273-512-433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et l’événement, Paris, éditions de la Maison des sciences de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains. Lecture et création, histoire et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XXIII + 509 p., 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ephémères, un patrimoine à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Ferran; Olivier Belin. 2016, Les éphémères, un patrimoine à construire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il meurt renaissant”. Quatre lettres inédites de Daniel De Bruycker à Henry Bauchau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 6, p. 23-36, 2014, Revue internationale Henry Bauchau, n° 6, « Aux sources de la création poétique », 978-2-87558-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coin des poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pippa, 180 p., 2013, 978-2-916506-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, pp.626, 2011, Etudes de littératures des XXe et XXIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 626 p., 2011, 978-2-8124-0188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Infocom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renucci France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 180 p., 2010, 978-2-311-00189-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La somme et le reste : les livres-montages d’Anne-James Chaton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Heiata Julienne-Ista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L extended. Écrire entre les arts : scènes, textes, images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amers pour une navigation numérique : la poésie de Saint-John Perse au fil de YouTube »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain (dir.); Catherine Mayaux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse 1975-2025. Priorité à la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-33, 2025, Poétiques et esthétiques XX-XXIe siècle, 978-2-7453-6427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05239529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages surréalistes du prière d’insérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Houtart; David Vrydaghs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surréalisme hors du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Fabula / Les colloques, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’anthologie à l’atelier. Espaces de partage dans la critique poétique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Marianne Bouchardon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique culturelle sur Internet. Espaces, discours, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38185-277-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérarité du petit papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Blistène; Mica Gherghescu; Nicolas Liucci-Goutnikov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits Papiers des avant-gardes. La collection Paul Destribats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Centre Pompidou, p. 57-61, 2024, 9782844269690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04858372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se glisser dans le temps numérique ? Les revues poétiques et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Pierre-Henri Kleiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Revues de poésie à l'épreuve du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Licorne; Presses Universitaires de Rennes, p. 143-153, 2023, 978-2-7535-8802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Éphémères imprimés et l’image. Histoire et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 5-20, 2023, Art, Archéologie &amp; Patrimoine, ISBN 978-2-36441-469-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04053816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie des premiers venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Gallet; Adeline Lionetto; Stéphanie Loubère; Laure Michel; Thierry Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et le Joueur de quilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, p. 91-101, 2023, 979-10-240-1759-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies de rue. D’Isidore Ducasse aux Gilets jaunes, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Génetiot &amp; Aude Préta-de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Poète et la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 287-302, 2023, Rencontres, 978-2-406-14337-6. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14337-6.p.0287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04024069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char, ou la hantise de l'alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Herne. Mondes invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de L'Herne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-174, 2023, Cahiers de L'Herne, 979 103 190 400 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Situation du Rimbaud de Camus dans L'Homme Révolté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 33-46, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un auteur collectif ? Les collaborations surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Coste; Marianne Froye; Joanna Nowicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Auteur en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf Patrimoines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 83-97, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La bibliothèque poétique de Camus à la lumière des Carnets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Alexis Lager. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camus et la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 17-31, 2022, 978-2-7535-8665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voisinages belges de René Char »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de René Char hors de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Classiques Garnier, p. 89-106, 2020, coll. "Carrefour des lettres modernes", 978-2-406-09661-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fallet et le parler bourbonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Fallet. Le Braconnier de Dieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu autour, p. 209-212, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;André Breton&amp;quot; & &amp;quot;René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain &amp; Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 529-531 et p. 533-534, 2019, 9782745351906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, p. 11-26, 2018, 978-2-7351-2433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience du merveilleux poétique: la bibliothèque précolombienne de Benjamin Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla segura Pantoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, pp.368-380, 2018, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.1996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques de Bernard Quemada...et de son élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d'écrivains : lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2018, Biblioteca di studi francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et la photographie : disparitions, révélations, dispositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia; Catherine Mayaux; Anne-Gaëlle Saliot; Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 219-238, 2018, Les Cahiers de la NRF, 978-2-07-275544-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres vus de dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 295-311, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Éluard : donner à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 351-367, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça rime à quoi ?&amp;quot;’ Quelques enjeux de l'écriture poétique amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Axel Boursier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-231, 2018, Patrimoines, 978-2-204-12913-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verdure-Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. IX-XXIII, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “Larbaldienne” ou la terre promise de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Catherine Mayaux; Anne Verdure-Mary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques d’écrivains. Lecture et création, histoire et transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 164-181, 2018, Biblioteca di Studi Francesi, 978-88-7885-678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Seuls demeurent et le surréalisme : héritage et débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary International Poetry, vol. 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, p. 89-97, 2018, Contemporary International Poetry, 978-7-5212-0084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères et l'événement, Paris, Editions de la Maison des sciences de l'homme, p.11-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écran sur le Louvre. Le Grand Espace d’Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Mayaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les écrivains font leur musée..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, p. 123-136, 2017, Littératures de langue française, 978-2-80-76-0280-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en feuilles de Lorand Gaspar. Autour de Feuilles d’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio; Danièle Leclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 109-124, 2017, 978-2-406-06910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Larbaud ou la bibliothèque à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery Larbaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 269-275, 2016, 978-2-35848-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères, un continent à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal lycéen, un espace d’expression poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanchaud; Cyrille François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la poésie. Poètes de langue française (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 379-393, 2016, « Littérature Hors Frontière », 9782842924560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse lycéenne, permanences d’un média éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Belin; Florence Ferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds Deloynes, une collection d'éphémères ? Questions à l'origine d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éphémères, un patrimoine à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloques en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Capitale de la douleur en l’espai del surrealisme : acords i desacords »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Éluard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papers de Versàlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2015, coll. "Quaderns de Versàlia", 978-84-608-2017-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Leclair; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 184-189, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-René des Forêts : une poétique de la redite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Brophy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ineffacer : l’œuvre et ses fins. Esthétiques et poétiques des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-160, 2015, 978-2-7056-9030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;corps musicien&amp;quot; dans la poésie de René Char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Arfouilloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence d'or des surréalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-147, 2014, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de René Char : une poésie partagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Berty; Marc Cerisuelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand des écrivains font du cinéma. Instantanés critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, pp.39-58, 2012, 978-2-919046-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma n'est pas un art&amp;quot; : René Char et la tentation cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pardo; Anne Reverseau; Nadja Cohen; Anneliese Depoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et médias. XX-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Monde Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2012, 978-2-84736-527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et ses peintres : du compagnonnage à la critique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Vaugeois; Ivanne Rialland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrivain et le spécialiste. Écrire sur les arts plastiques au XIXe et au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2010, 978-2-8124-0127-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char et André Breton : d'un surréalisme l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Alexandre, Michel Collot, Jean-Claude Mathieu, Michel Murat &amp; Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char en son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2009, Rencontres, 978-2-8124-0037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Char. De l'élément au morceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Titieni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l'élémentaire dans l'œuvre de René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Cărţii de Ştiinţă, pp.17-34, 2007, 9789731331720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique en amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/ecriture-poetique-en-amateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://ecrisoi.univ-rouen.fr/dictionnaire/poesies-numeriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du rap à Rimbaud ou de Baudelaire au slam : les lycéens, des poètes contemporains ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éphémères et les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ferran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11580-9.p.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.061.0021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054009ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1125-rene-char-fureur-et-mystere-9782384280100.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/813-les-ephemeres-imprimes-et-l-image-9782364414693.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/la-poesie-faite-par-tous/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verdure-Mary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/scheda-libro?aaref=1267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire2882.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-et-le-surrealisme.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renucci France" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100475320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13419-book-08536427-9782745364272.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document13877.php" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-poete-et-la-cite-poesies-de-rue.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19593/l-auteur-en-question" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lager" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11141-book-08535190-9782745351906.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046898v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1881" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Philippe-Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla&#160;segura Pantoja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.1996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1956" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1991" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18591/a-quoi-sert-la-litterature" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lorand-gaspar-archives-et-genese-de-l-oeuvre-la-poesie-en-feuilles-de-lorand-gaspar.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2886.php" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bleu-autour.com/fiche_livre.php?ids=177&amp;amp;titrepage=Allen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046853v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3097.php" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2914.php" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046908v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/pour-la-poesie--9782842924560-page-379.htm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/petit-musee-dhistoire-litteraire-1900-1950/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4637-ineffacer-l-oeuvre-et-ses-fins.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersdeversalia.com/publicacions/quaderns/pdf/05-quadern-versalia-Paul-Eluard.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Le-silence-d-or-des-surrealistes-Ouvrage-collectif-sous-la-direction-de-Sebastien-Arfouilloux-123-116.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-ecrivain-et-le-specialiste-ecrire-sur-les-arts-plastiques-au-xixe-et-au-xxe-siecle-rene-char-et-ses-peintres-du-compagnonnage-a-la-critique-et-retour.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-en-son-siecle-char-et-breton-d-un-surrealisme-l-autre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11580-9.p.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.050.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054009ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.061.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1125-rene-char-fureur-et-mystere-9782384280100.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/arts-et-histoire-de-l-art/813-les-ephemeres-imprimes-et-l-image-9782364414693.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/la-poesie-faite-par-tous/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verdure-Mary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/scheda-libro?aaref=1267" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/sommaire2882.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-et-le-surrealisme.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renucci France" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13419-book-08536427-9782745364272.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document13877.php" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13877" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100475320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-poete-et-la-cite-poesies-de-rue.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0287" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lager" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19593/l-auteur-en-question" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11141-book-08535190-9782745351906.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla&#160;segura Pantoja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.1996" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Philippe-Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1956" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18591/a-quoi-sert-la-litterature" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1741" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/1881" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lorand-gaspar-archives-et-genese-de-l-oeuvre-la-poesie-en-feuilles-de-lorand-gaspar.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bleu-autour.com/fiche_livre.php?ids=177&amp;amp;titrepage=Allen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3097.php" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/pour-la-poesie--9782842924560-page-379.htm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2914.php" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document2886.php" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersdeversalia.com/publicacions/quaderns/pdf/05-quadern-versalia-Paul-Eluard.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/petit-musee-dhistoire-litteraire-1900-1950/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4637-ineffacer-l-oeuvre-et-ses-fins.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Le-silence-d-or-des-surrealistes-Ouvrage-collectif-sous-la-direction-de-Sebastien-Arfouilloux-123-116.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-ecrivain-et-le-specialiste-ecrire-sur-les-arts-plastiques-au-xixe-et-au-xxe-siecle-rene-char-et-ses-peintres-du-compagnonnage-a-la-critique-et-retour.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rene-char-en-son-siecle-char-et-breton-d-un-surrealisme-l-autre.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>