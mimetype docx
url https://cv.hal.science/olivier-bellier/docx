--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1532,611 +1532,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami impact assessment for low-lying cities along the Northern Atlantic Coast of Morocco using MIRONE software</w:t>
+                <w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Tadibaght</w:t>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">A. Capit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104580⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.104713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662711v1</w:t>
+                <w:t xml:space="preserve">hal-03701428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsunami impact assessment for low-lying cities along the Northern Atlantic Coast of Morocco using MIRONE software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ollivier</w:t>
+                <w:t xml:space="preserve">Abdelkarim Tadibaght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 304, pp.104713. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.104580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701428v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t>
+                <w:t xml:space="preserve">Mechanical relationship between strike-slip faulting and salt tectonics in the Northern Tunisian Atlas: The Bir-El-Afou salt structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Desormeaux</w:t>
+                <w:t xml:space="preserve">Zayneb Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Masrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahreddine Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Godard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemin Koyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-10-473-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690052v1</w:t>
+                <w:t xml:space="preserve">hal-03557255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical relationship between strike-slip faulting and salt tectonics in the Northern Tunisian Atlas: The Bir-El-Afou salt structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zayneb Amri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemin Koyi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 154, </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.473-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-10-473-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557255v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment in El-Jadida (Northern Atlantic Coast of Morocco) for a tsunami scenario equivalent to that of the 1755 Lisbon earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Tadibaght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Agharroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2181,291 +2181,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of paleoseismic research in metropolitan France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlantic-Type Passive Margin Structural Style of the Cretaceous Basin inNorthern Tunisia: Paleoslope Reconstruction and Regional Tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.102⟩</w:t>
+              <w:t xml:space="preserve">Geotectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0016852122010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573850v1</w:t>
+                <w:t xml:space="preserve">hal-03662813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic-Type Passive Margin Structural Style of the Cretaceous Basin inNorthern Tunisia: Paleoslope Reconstruction and Regional Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch Naji</w:t>
+                <w:t xml:space="preserve">Thirty years of paleoseismic research in metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Amri</w:t>
+                <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masrouhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (1), pp.85-106. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 353 (S1), pp.339-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0016852122010034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662813v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Tethyan passive margin paleoslope orientation inferred from soft-sediment deformation and fault kinematic analysis: a case study from the Cretaceous of Borj Cedria area, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahreddine Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Masrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,563 +2519,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned about the importance of raising risk awareness in the Mediterranean region (north Morocco and west Sardinia, Italy)</w:t>
+                <w:t xml:space="preserve">Assessing post-Pliocene deformation in a context of slow tectonic deformation: Insights from paleoseismology, remote sensing and shallow geophysics in Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ante Ivčević</w:t>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Mazurek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Statzu</w:t>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (12), pp.3749-3765. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.1453-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-3749-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-04362-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478720v1</w:t>
+                <w:t xml:space="preserve">hal-03143325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing post-Pliocene deformation in a context of slow tectonic deformation: Insights from paleoseismology, remote sensing and shallow geophysics in Provence, France</w:t>
+                <w:t xml:space="preserve">Lessons learned about the importance of raising risk awareness in the Mediterranean region (north Morocco and west Sardinia, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thomas</w:t>
+                <w:t xml:space="preserve">Ante Ivčević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Billant</w:t>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+                <w:t xml:space="preserve">Vania Statzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105 (2), pp.1453-1490. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (12), pp.3749-3765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-04362-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-3749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143325v1</w:t>
+                <w:t xml:space="preserve">hal-03478720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term occupations at high elevation during the Middle Paleolithic at Kalavan 2 (Republic of Armenia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to the comment by A. Salhi (2020) regarding the published article ’Local Risk Awareness and Precautionary Behaviour in a Multi-Hazard Region of North Morocco.’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Ivčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rhys Timms</w:t>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245700⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421083v1</w:t>
+                <w:t xml:space="preserve">hal-03108754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the comment by A. Salhi (2020) regarding the published article ’Local Risk Awareness and Precautionary Behaviour in a Multi-Hazard Region of North Morocco.’</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Short-term occupations at high elevation during the Middle Paleolithic at Kalavan 2 (Republic of Armenia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Glauberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Guignard</w:t>
+                <w:t xml:space="preserve">Rhys Timms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102038. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0245700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0245700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108754v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo‐tectonic model for the southern Pre‐Rif border (Northern Morocco): Insights from morphochronology</w:t>
               </w:r>
@@ -3329,77 +3329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,51 +3463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection salt diapir-allochthonous salt sheet in northern Tunisia: The Lansarine-Baoula case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahreddine Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,103 +3580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Risk Awareness and Precautionary Behaviour in a Multi-Hazard Region of North Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Ivčević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,429 +4080,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators in risk management: Are they a user-friendly interface between natural hazards and societal responses? Challenges and opportunities after UN Sendai conference in 2015</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wattellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2019.101301⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 766, pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283000v1</w:t>
+                <w:t xml:space="preserve">hal-02324480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Bellier</w:t>
+                <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dosseto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.04.027⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324480v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Indicators in risk management: Are they a user-friendly interface between natural hazards and societal responses? Challenges and opportunities after UN Sendai conference in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Ivčević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2019.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02085967v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southern Atlas Front in Tunisia and its foreland basin: Structural style and regional-scale deformation</w:t>
               </w:r>
@@ -4605,64 +4605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited influence of climatic gradients on the denudation of a Mediterranean carbonate landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subagyo Pramumijoyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahreddine Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Masrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahreddine Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Masrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Exhumation Across the Longriba Fault System: Implications for the Eastern Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ansberque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,64 +5263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological controls on the dynamics of carbonate landscapes under a mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Liu-Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,77 +5531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5673,77 +5673,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Provence Chain evolution, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hollender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ansberque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile L Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6593,103 +6593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17</w:t>
@@ -6731,51 +6731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ansberque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and geomorphic analysis of the Belledonne border fault and its extensions, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,64 +6981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active basement uplift of Sierra Pie de Palo (Northwestern Argentina): Rates and inception from10Be cosmogenic nuclide concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,51 +7400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemin Koyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.125-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Masrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemin Koyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103 (3), pp.881-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Masrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemin Koyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,277 +8156,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of a large alluvial fan in a periglacial setting (Crau Plain, \SE\ France) constrained by terrestrial cosmogenic nuclide (10Be)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+                <w:t xml:space="preserve">New tectono-sedimentary evidences for Aptian to Santonian extension of the Cretaceous rifting in the Northern Chotts range (Southern Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amara Masrouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Amjed Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 195, pp.45 - 52</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457839v1</w:t>
+                <w:t xml:space="preserve">hal-01837215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tectono-sedimentary evidences for Aptian to Santonian extension of the Cretaceous rifting in the Northern Chotts range (Southern Tunisia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Quaternary evolution of a large alluvial fan in a periglacial setting (Crau Plain, \SE\ France) constrained by terrestrial cosmogenic nuclide (10Be)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Amjed Amari</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79, pp.58-73</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195, pp.45 - 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837215v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural records of the late Cretaceous-Cenozoic extension in eastearn china and the kinematics of the southern Tan-Lu and Qinling Fault Zone (Anhui and Shaanxi provinces, PR China)</w:t>
               </w:r>
@@ -8464,51 +8464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 582:, pp.50-75 (IF 2,433)</w:t>
@@ -8537,90 +8537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and kinematic evolution of a long-living foreland structure inferred from field data and cross section balancing, the Sainte-Victoire System, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (TC4021), pp.XX. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8648,185 +8648,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">The Binalud Mountains: A key piece for the geodynamic puzzle of NE Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+                <w:t xml:space="preserve">Mohammad R. Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Gordon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 581, pp.144-162, 10.1016/j.tecto.2012.01.012. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012TC003183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226165v1</w:t>
+                <w:t xml:space="preserve">hal-01882018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary deformation and stress perturbations along the Digne thrust front, Southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8845,210 +8837,218 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (3-4), pp.205-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Binalud Mountains: A key piece for the geodynamic puzzle of NE Iran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+                <w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 581, pp.144-162, 10.1016/j.tecto.2012.01.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012TC003183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New kinematic constraints of the western Doruneh fault, northeastern Iran, from interseismic deformation analysis</w:t>
               </w:r>
@@ -9694,308 +9694,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphostructural evolution of the Luberon since the Miocene (SE France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to ``PROVENCE 2009'' Seismic risk in regions of moderate seismicity: from hazard to vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (2), pp.95-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.95⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.277-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628863v1</w:t>
+                <w:t xml:space="preserve">hal-01882020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to ``PROVENCE 2009'' Seismic risk in regions of moderate seismicity: from hazard to vulnerability</w:t>
+                <w:t xml:space="preserve">Forewords Risque sismique dans les zones à sismicité modérée : de l'aléa à la vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (4), pp.277-278. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 182 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882020v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forewords Risque sismique dans les zones à sismicité modérée : de l'aléa à la vulnérabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphostructural evolution of the Luberon since the Miocene (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mocochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 182 (2), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258634v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic risk areas has moderate seismicity: the vulnerability alea Forewords</w:t>
               </w:r>
@@ -10414,51 +10414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and sedimentary inheritance on the structural framework of Provence (SE France): Importance of the Salon-Cavaillon fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10850,51 +10850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Over</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ş. Kavak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Özden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11101,51 +11101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad R. Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11269,51 +11269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hessami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (2), pp.751-762. </w:t>
@@ -11377,51 +11377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mocochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11683,51 +11683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad R. Abbassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 178 (2), pp.1055-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11813,51 +11813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad R. Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.TC5002. </w:t>
@@ -12037,51 +12037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary study of a slow-slipping fault for seismic hazard assessment: The example of the Middle Durance Fault (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nechtschein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,51 +12197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12432,423 +12432,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00733486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be dating of alluvial deposits from Southeastern Iran (the Hormoz Strait area)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Fission track and fault kinematic analyses for new insight into the Late Cenozoic tectonic regime changes in West-Central Sulawesi (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">D. Seward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gasse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 413, pp.201-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457869v1</w:t>
+                <w:t xml:space="preserve">hal-00023428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab detachment beneath eastern Anatolia: A possible cause for the formation of the North Anatolian fault</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">10Be dating of alluvial deposits from Southeastern Iran (the Hormoz Strait area)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 242 (1–2), pp.36 - 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.11.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00320656v1</w:t>
+                <w:t xml:space="preserve">hal-01457869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission track and fault kinematic analyses for new insight into the Late Cenozoic tectonic regime changes in West-Central Sulawesi (Indonesia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Slab detachment beneath eastern Anatolia: A possible cause for the formation of the North Anatolian fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Seward</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beaudoin</w:t>
+                <w:t xml:space="preserve">C. Piromallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 413, pp.201-220. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 242 (1-2), pp.85-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023428v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active deformation in Zagros-Makran transition zone inferred from GPS measurements</w:t>
               </w:r>
@@ -12994,51 +12994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13115,51 +13115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160 (1), pp.161-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13206,64 +13206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to Seismic Hazard reappraisal from combined structural geology, geomorphology and cosmic ray exposure dating analyses : the eastern Precordillera thrust system (NW Argentina) by Siame et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13331,51 +13331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative right-lateral fault slip rate across the Zagros-Makran transfer zone: role of the Minab-Zendan fault system in accommodating Arabia-Eurasia convergence in southeast Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13465,64 +13465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation partitioning in flat subduction setting : Case of the Andean foreland of western Argentina (28°S-33°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13728,51 +13728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 149 (1-2), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13831,51 +13831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Seismic hazard reappraisal from combined structural geology, geomorphology and cosmic ray exposure dating analyses: The Eastern Precordillera thrust system (NW Argentina) (Geophys. J. Int. vol. 150 (241-260))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13991,51 +13991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14220,77 +14220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs de contrainte et de déformation déduits de l'analyse des mécanismes au foyer des séismes de la région de Sulawesi (Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 174 (3), pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14470,51 +14470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic hazard reappraisal from combined structural geology, geomorphology and cosmic ray exposure dating analyses: The Eastern Precordillera thrust system (NW Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14708,51 +14708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be-10 down-concentration profiles and high denudation rates: diagnostic criteria for identifying active deformation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14967,77 +14967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic ray exposure dating of geomorphic surface features using in situ-production Be-10: tectonic and climatic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sebrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15084,90 +15084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic Ray Exposure (CRE) dating in a wet tropical domain: late Quaternary fan emplacements in central Sulawesi (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (4), pp.174-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15231,51 +15231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15356,51 +15356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15464,77 +15464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic dating ranging from 20 to 700 ka of a series of alluvial fan surfaces affected by the El Tigre fault, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15983,51 +15983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soulèvement du Massif Central, Crétacée à Cénozoïque supérieur : évidences thermochronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellier Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16095,51 +16095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Badalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16220,90 +16220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16345,77 +16345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonics from topography : insights from high-resolution hillslope morphology analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16600,77 +16600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the local perception of multi-risks in the region of North-Morocco, Alboran Domain and Gibraltar Arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Ivčević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16725,51 +16725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslope denudation and morphologic response across a rock uplift gradient. Insights from the Valensole Plateau, Southeastern France. GM4.1/SSP2.11/TS4.5, Interactions among tectonics, climate and surface processes from mountain belts to basins. Identification number EGU2019-8489.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16777,51 +16777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.Identification number EGU2019-8489</w:t>
@@ -16850,77 +16850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslopes response across a tectonic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17372,51 +17372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.324-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17856,299 +17856,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinematics of the Zagros Mountains (Iran)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
+                <w:t xml:space="preserve">New magnetic fabric data and their comparison with palaeostress markers in the Western Fars Arc (Zagros, Iran): tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Eshraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Leturmy; Cécile Robin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonic and Stratigraphic Evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP330.3⟩</w:t>
+              <w:t xml:space="preserve">Tectonic and stratigraphic evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society of London, pp.97-120, 2010, Geological Society Special Publication, 330, 9781862392939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP330.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411876v1</w:t>
+                <w:t xml:space="preserve">hal-00545036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New magnetic fabric data and their comparison with palaeostress markers in the Western Fars Arc (Zagros, Iran): tectonic implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Smith</w:t>
+                <w:t xml:space="preserve">The kinematics of the Zagros Mountains (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Eshraghi</w:t>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonic and stratigraphic evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geological Society of London, pp.97-120, 2010, Geological Society Special Publication, 330, 9781862392939. </w:t>
+              <w:t xml:space="preserve">Tectonic and Stratigraphic Evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society, London, Special Publications Vol.330, pp.19-42, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP330.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP330.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545036v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18261,90 +18261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18386,51 +18386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphotectonics (high resolution / LIDAR) and paleoseismology of the Trevaresse Fault (FACT axis Region 2 working group)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18511,90 +18511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Stochastic-threshold Incision Models accros a Climatic Gradient : example from the South-eastern Margin of the Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18662,51 +18662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18852,51 +18852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After landslide forest recolonisation: a 4000 years old case study from Kalavan Red Lake (Armenia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19205,51 +19205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED90CA9C"/>
+    <w:nsid w:val="D822B881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19436,51 +19436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3213-7306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07852346X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-6357-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahreddine Naji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermine Sayah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Masrouhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Kharim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Ben Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-025-02509-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Chahreddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-023-00097-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Tadibaght" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Amri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Koyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bounab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10277-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Naji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masrouhi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0016852122010034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09266-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Iv&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Statzu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3749-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Glauberman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Timms" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lanari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sembroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103876" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Baniadam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228218" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101301" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Youssef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagyo Pramumijoyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3930-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792864v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bestani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004115" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765497v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaiel Shabanian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.01.030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC67C523-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.223" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458841v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003771" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amjed Amari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.07.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83R71NV5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.032" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWMLBJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-013-0992-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.05.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XDGS92-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000763" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergely" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiao Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin Hou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F6HGXMB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01837215v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergely" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Atzori" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05509.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Ghasemi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882019v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Minelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Neri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.279" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882020v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.277" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.271" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Javidfakhr" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002889" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.69" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609690v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiran Ahmadian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Saidi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.04.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8R709QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066996v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Over" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#350;. Kavak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160310001654437" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Molinaro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882024v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P54PS4QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429386v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hessami" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04321.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7S2PL0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04183.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002444" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NXRRCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325527v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00815.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cushing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechtschein" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03683.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.03.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ7NXLSP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzadeh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001860" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320656v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piromallo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.046" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5M654KX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023428v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seward" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaudoin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.036" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W7PNH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbassi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.02879.X" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407454v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02430.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067789v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001787" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSBLLK1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344781v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320634v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98KHGZK7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458846v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02542.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607128v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abbassi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001599" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023426v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607112v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001943" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H04T2H7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458847v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01701.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir &#214;ver" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulvi Can &#220;nl&#252;gen&#231;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01621.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003249v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castano" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458848v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0091-7613(1997)025&amp;amp;lt;0975:CDRFTK&amp;amp;gt;2.3.CO;2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000055v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930072v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930053v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589508v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellier Olivier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Valla" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999105v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543593v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543601v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340627v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Tozalakyan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961824v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379748v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv30pntvk.8" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557427v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41408" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178680v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930103v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540241v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sirdeys" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ollivier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Bracco" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109043v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3213-7306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07852346X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-6357-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahreddine Naji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermine Sayah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Masrouhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Kharim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Ben Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-025-02509-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Chahreddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-023-00097-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Tadibaght" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104580" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Amri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Koyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bounab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10277-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Naji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masrouhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0016852122010034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09266-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Iv&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Statzu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3749-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Glauberman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Timms" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245700" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lanari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sembroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103876" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Baniadam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228218" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101301" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Youssef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagyo Pramumijoyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3930-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792864v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bestani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004115" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765497v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaiel Shabanian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.01.030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC67C523-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.223" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458841v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003771" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amjed Amari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.07.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83R71NV5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.032" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWMLBJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-013-0992-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.05.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XDGS92-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000763" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergely" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiao Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin Hou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F6HGXMB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01837215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergely" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Atzori" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05509.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Ghasemi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882019v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Minelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Neri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.279" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882020v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.277" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.271" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Javidfakhr" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002889" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.69" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609690v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiran Ahmadian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Saidi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.04.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8R709QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066996v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Over" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#350;. Kavak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160310001654437" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Molinaro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882024v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P54PS4QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429386v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hessami" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04321.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7S2PL0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04183.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002444" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NXRRCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325527v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00815.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cushing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechtschein" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03683.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.03.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ7NXLSP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzadeh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001860" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023428v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaudoin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.036" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W7PNH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320656v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piromallo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.046" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5M654KX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbassi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.02879.X" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407454v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02430.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067789v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001787" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSBLLK1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344781v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320634v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98KHGZK7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458846v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02542.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607128v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abbassi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001599" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023426v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607112v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001943" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H04T2H7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458847v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01701.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir &#214;ver" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulvi Can &#220;nl&#252;gen&#231;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01621.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003249v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castano" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458848v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0091-7613(1997)025&amp;amp;lt;0975:CDRFTK&amp;amp;gt;2.3.CO;2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000055v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930072v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930053v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589508v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellier Olivier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Valla" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999105v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543593v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543601v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340627v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Tozalakyan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961824v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379748v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv30pntvk.8" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557427v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41408" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178680v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930103v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540241v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sirdeys" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ollivier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Bracco" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109043v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>