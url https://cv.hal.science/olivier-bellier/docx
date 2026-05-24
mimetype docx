--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,19150 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19098 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier BELLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3213-7306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07852346X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=1XTDKGAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-6357-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geological and geophysical analysis of the active Sidi-Thabet fault in northeastern Tunisia: insights into recent deformation and seismotectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahreddine Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nermine Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 228, pp.105672. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active tectonics in the Rif-Atlas system (Morocco): a geomorphic analysis from long-wavelength digital elevation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Agharroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Kharim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalek Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (4), pp.649-667. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-025-02509-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the late Miocene marine sediments around the southern middle Durance valley (Provence, SE France): new evidences for a Tortonian age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messinian canyons morphology of the Rhône and Ardèche rivers (south-east France): new insights from seismic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Marc Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Miquelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Messinian Crisis, 195 (19), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach of sedimentary processes on paleosol and calcareous tufas in two Late Quaternary sequences in Mediterranean contexts (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wackenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dabkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.213-232. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.18641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un marqueur d'origine volcanique dans le sud du Grand Luberon pour retracer les systèmes de drainage et l'érosion des versants et vallons au Quaternaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the deformation styles during the Cretaceous Tethyan period: inferred from slumps and fault Kinematics analysis along Northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naji Chahreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-023-00097-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami impact assessment for low-lying cities along the Northern Atlantic Coast of Morocco using MIRONE software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Tadibaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounim El M’rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.104580. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 304, pp.104713. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-473-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical relationship between strike-slip faulting and salt tectonics in the Northern Tunisian Atlas: The Bir-El-Afou salt structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahreddine Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemin Koyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 154, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative risk assessment in El-Jadida (Northern Atlantic Coast of Morocco) for a tsunami scenario equivalent to that of the 1755 Lisbon earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Tadibaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Agharroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounim El M’rini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (5), pp.163. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-022-10277-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic-Type Passive Margin Structural Style of the Cretaceous Basin inNorthern Tunisia: Paleoslope Reconstruction and Regional Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0016852122010034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of paleoseismic research in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353 (S1), pp.339-380. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Tethyan passive margin paleoslope orientation inferred from soft-sediment deformation and fault kinematic analysis: a case study from the Cretaceous of Borj Cedria area, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahreddine Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-021-09266-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing post-Pliocene deformation in a context of slow tectonic deformation: Insights from paleoseismology, remote sensing and shallow geophysics in Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (2), pp.1453-1490. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-020-04362-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned about the importance of raising risk awareness in the Mediterranean region (north Morocco and west Sardinia, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Ivčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Statzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.3749-3765. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-3749-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to the comment by A. Salhi (2020) regarding the published article ’Local Risk Awareness and Precautionary Behaviour in a Multi-Hazard Region of North Morocco.’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Ivčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.102038. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term occupations at high elevation during the Middle Paleolithic at Kalavan 2 (Republic of Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Malinsky-Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Glauberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0245700. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismo‐tectonic model for the southern Pre‐Rif border (Northern Morocco): Insights from morphochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Agharroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Persistence of Extensional Internally Drained Basins: The Case of the Fucino Basin (Central Apennines, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Lanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sembroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.e2020TC006442. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnection salt diapir-allochthonous salt sheet in northern Tunisia: The Lansarine-Baoula case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahreddine Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.103876. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Risk Awareness and Precautionary Behaviour in a Multi-Hazard Region of North Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Ivčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.221 - 243. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretaceous and late Cenozoic uplift of the eastern French Massif Central: insights from low- temperature thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 ((1)), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/L1142.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing human-environment interactions in the western Messara Plain (Phaistos, Crete, Greece) from the emergence of city states to Byzantine times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Revelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Theodoropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Theodorakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101909. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators in risk management: Are they a user-friendly interface between natural hazards and societal responses? Challenges and opportunities after UN Sendai conference in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Ivčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101301. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2019.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinematics of the Dasht-e Bayaz earthquake fault during Pliocene-Quaternary: implications for the geodynamics of eastern Central Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariborz Baniadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic halokinesis and basement inheritance in the eastern Provence fold-thrust belt, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wattellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 766, pp.60-80. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Atlas Front in Tunisia and its foreland basin: Structural style and regional-scale deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 764, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited influence of climatic gradients on the denudation of a Mediterranean carbonate landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 316, pp.44-58. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak Tectono-Magmatic Relationships along an Obliquely Convergent Plate Boundary: Sumatra, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Acocella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subagyo Pramumijoyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.3. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial changes of the submarine Cretaceous paleoslope in Northern Tunisia, inferred from slump folds analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahreddine Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pgeola.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cretaceous paleomargin tilted blocks geometry in Northern Tunisia: stratigraphic consideration and fault kinematic analysis Chahreddine NAJI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahreddine Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (19), pp.583. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3930-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Exhumation Across the Longriba Fault System: Implications for the Eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.663-679. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological controls on the dynamics of carbonate landscapes under a mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of fluvial sediment fluxes following the 2008 Wenchuan earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Scherler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.2611-2622. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Provence Chain evolution, southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hollender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp.1506-1525. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining recent fault offsets with statistical and geometrical methods: Example from the Jasneuf Fault (Western Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693 (A), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléa et risque sismique en Provence: tectonique active et sismotectonique des Failles de la Moyenne Durance et de la Trévaresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 446, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785669v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations in late Quaternary slip rates along the Doruneh Fault System (Central Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassaman Farbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.386 - 406. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.565 - 585. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of plate margin inhomogeneity on the deformation pattern within west-Central Zagros Fold-and-Thrust Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Malekzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaiel Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693 (B, SI), pp.304-326. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation pattern across the Longriba fault system and implications for the geomorphological evolution of the eastern Tibetan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu-Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 246, pp.542 - 557. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural style and evolution of the Pyrenean-Provence thrust belt, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186 (4-5), pp.223-241. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and geomorphic analysis of the Belledonne border fault and its extensions, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active basement uplift of Sierra Pie de Palo (Northwestern Argentina): Rates and inception from10Be cosmogenic nuclide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (6), pp.1129-1153. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style of Atlassic tectonic deformation and geodynamic evolution of the southern Tethyan margin, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amjed Amari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.801-816. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent spatial and temporal changes in the stress regime along the southern Tunisian Atlas front and the Gulf of Gabes: New insights from fault kinematics analysis and seismic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 626, pp.120-136. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine allochthonous salt sheets: Gravity-driven deformation of North African Cretaceous passive margin in Tunisia - Bled Dogra case study and nearby salt structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemin Koyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and structural evolution of Lorbeus diapir, northwestern Tunisia: polyphase diapirism of the North African inverted passive margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemin Koyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103 (3), pp.881-900. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-013-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal faulting in the forearc of the Hellenic subduction margin: Paleoearthquake history and kinematics of the Spili Fault, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Mouslopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.298-308. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling cosmogenic dating and magnetostratigraphy to constrain the chronological evolution of peri-Mediterranean karsts during the Messinian and the Pliocene: Example of Ardèche Valley, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 189, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the Lansarine-Baouala salt canopy in the North African Cretaceous passive margin in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemin Koyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (5), pp.835-861. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756812000763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural records of the Late Cretaceous-Cenozoic extension in Eastern China and the kinematics of the Southern Tan-Lu and Qinling Fault Zone (Anhui and Shaanxi provinces, PR China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Louis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Qiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Jin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 582, pp.50-75. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural records of the late Cretaceous-Cenozoic extension in eastearn china and the kinematics of the southern Tan-Lu and Qinling Fault Zone (Anhui and Shaanxi provinces, PR China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 582:, pp.50-75 (IF 2,433)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary evolution of a large alluvial fan in a periglacial setting (Crau Plain, \SE\ France) constrained by terrestrial cosmogenic nuclide (10Be)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.45 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tectono-sedimentary evidences for Aptian to Santonian extension of the Cretaceous rifting in the Northern Chotts range (Southern Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amjed Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.58-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keys and pitfalls in mesoscale fault analysis and paleostress reconstructions, the use of Angelier's methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 581, pp.144-162, 10.1016/j.tecto.2012.01.012. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and kinematic evolution of a long-living foreland structure inferred from field data and cross section balancing, the Sainte-Victoire System, Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (TC4021), pp.XX. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011TC002988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary deformation and stress perturbations along the Digne thrust front, Southwestern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (3-4), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Binalud Mountains: A key piece for the geodynamic puzzle of NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012TC003183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinematic constraints of the western Doruneh fault, northeastern Iran, from interseismic deformation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Tolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Atzori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190 (1), pp.622-628. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05509.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural control on volcanism in intraplate post collisional settings: Late Cenozoic to Quaternary examples of Iran and Eastern Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Acocella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gioncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibollah Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011TC003042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent tectonic reorganization of the Nubia-Eurasia convergent boundary heading for the closure of the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Billi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (4), pp.279-303. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to ``PROVENCE 2009'' Seismic risk in regions of moderate seismicity: from hazard to vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (4), pp.277-278. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewords Risque sismique dans les zones à sismicité modérée : de l'aléa à la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructural evolution of the Luberon since the Miocene (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Clauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic risk areas has moderate seismicity: the vulnerability alea Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (4), pp.271-274. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault kinematics and active tectonics at the southeastern boundary of the eastern Alborz (Abr and Khij fault zones): geodynamic implications for NNE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bita Javidfakhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Léanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3-4), pp.290. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2011.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and structural variations along the Doruneh Fault System (central Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassaman Farbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Abbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011TC002889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction :Miocene - Pliocene geodynamics and paleogeography in the Mediterranean region : eustasy - tectonics interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary inheritance on the structural framework of Provence (SE France): Importance of the Salon-Cavaillon fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 501 (1-4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary tectonic regime changes in the transition zone between Alborz and Kopeh Dagh mountain ranges (NE Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bita Javidfakhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiran Ahmadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdollah Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 506 (1-4), pp.86-108. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering of six blocks of Gondwanan origin within Eastern Indonesia (South East Asia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2-3), pp.420-437. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00462636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Amik Basin (SE Turkey) a triple-junction area? Analyses of SPOT XS imagery and seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Over</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ş. Kavak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Özden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (19), pp.3857-3872. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160310001654437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition between Makran subduction and the Zagros collision: recent advances in its structure and Active deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP330.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary stress states in NE Iran: Kopeh Dagh and Allah Dagh-Binalud mountain ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassaman Farbod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 480 (1-4), pp.280-304. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of river dynamics induced by the Messinian Salinity Crisis on karst landscape and caves: Example of the Lower Ardeche river (mid Rhone valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Clauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (1-2), pp.46-61. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day strain distribution across the Minab-Zendan-Palami fault system from dense GPS transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hessami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179 (2), pp.751-762. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04321.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary slip-rates of the Kazerun and the Main Recent Faults: active strike-slip partitioning in the Zagros fold-and-thrust belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Malekzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178 (1), pp.524-540. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00418700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary slip rates along the northeastern boundary of the Arabia-Eurasia collision zone (Kopeh Dagh Mountains, Northeast Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Abbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178 (2), pp.1055-1077. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tectonic configuration in NE Iran: Active strike-slip faulting between the Kopeh Dagh and Binalud mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.TC5002. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008TC002444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments of slab break-off and slab dip reversal: insight into the Alpine Oligocene reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.267-273. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2008.00815.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary study of a slow-slipping fault for seismic hazard assessment: The example of the Middle Durance Fault (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nechtschein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3), pp.1163-1178. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03683.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface electrical imaging of anisotropic formations affected by a slow active reverse fault, Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (3), pp.338 à 353. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cenozoic partitioning of oblique plate convergence in the Zagros fold-and-thrust belt (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Malekzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.TC3002. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005TC001860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00733486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be dating of alluvial deposits from Southeastern Iran (the Hormoz Strait area)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242 (1–2), pp.36 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slab detachment beneath eastern Anatolia: A possible cause for the formation of the North Anatolian fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piromallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242 (1-2), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission track and fault kinematic analyses for new insight into the Late Cenozoic tectonic regime changes in West-Central Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 413, pp.201-220. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation in Zagros-Makran transition zone inferred from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (1), pp.373-381. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2006.02879.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can cosmic ray exposure dating reveal the normal faulting activity of the Cordillera Blanca Fault, Peru?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Asociacion Geologica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (4), pp.536-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for short scale stress field variations within intraplate central-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Seismic Hazard reappraisal from combined structural geology, geomorphology and cosmic ray exposure dating analyses : the eastern Precordillera thrust system (NW Argentina) by Siame et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leturmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161, pp.416-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative right-lateral fault slip rate across the Zagros-Makran transfer zone: role of the Minab-Zendan fault system in accommodating Arabia-Eurasia convergence in southeast Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162 (1), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2005.02558.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation partitioning in flat subduction setting : Case of the Andean foreland of western Argentina (28°S-33°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005TC001787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue Experiments of Subduction vs. Collision Processes: Insights for the Iranian Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slab pull and indentation tectonics: insights from 3D laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 149 (1-2), pp.99-113. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2004.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Seismic hazard reappraisal from combined structural geology, geomorphology and cosmic ray exposure dating analyses: The Eastern Precordillera thrust system (NW Argentina) (Geophys. J. Int. vol. 150 (241-260))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leturmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (2), pp.416-418. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02542.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local erosion rates versus active tectonics: cosmic ray exposure modelling in Provence (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Marc Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 220 (3-4), pp.345-364. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of Arabia-Eurasia convergence in the Zagros-Makran transfer zone, SE Iran: A transition between collision and subduction through a young deforming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003TC001599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03607128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de contrainte et de déformation déduits de l'analyse des mécanismes au foyer des séismes de la région de Sulawesi (Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (3), pp.305-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From subduction to collision: Control of deep processes on the evolution of convergent plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03607112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic hazard reappraisal from combined structural geology, geomorphology and cosmic ray exposure dating analyses: The Eastern Precordillera thrust system (NW Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leturmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 150 (1), pp.241-260. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary stress regime change in the Hatay region (SE Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Över</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulvi Can Ünlügenç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 148 (3), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01621.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be-10 down-concentration profiles and high denudation rates: diagnostic criteria for identifying active deformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (15A, 1), pp.A714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic ray exposure dating of geomorphic surface features using in situ-production Be-10: tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sebrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 172 (2), pp.223-236. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/172.2.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High slip rate for a low seismicity along the Palu-Koro active fault in central Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.463-470. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3121.2001.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic Ray Exposure (CRE) dating in a wet tropical domain: late Quaternary fan emplacements in central Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.174-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic dating of alluvial fans along the El-Tigre fault (Central Andes) : tectonic and paleoclimate implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic dating ranging from 20 to 700 ka of a series of alluvial fan surfaces affected by the El Tigre fault, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (11), pp.975-978. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/0091-7613(1997)025&amp;lt;0975:CDRFTK&amp;gt;2.3.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic dating ranging from 20 to 700 ka of a series of alluvial fan surfaces affected by the El Tigre fault, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25, pp.975-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First epoch geodetic GPS measurements across the Afar Plate Boundary Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 20 (18), pp.1899-1902. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing stratigraphic markers of Late Quaternary mediterranean landscapes (southeastern France): an integrated approach revealing detailed sedimentary processes and potential archeological taphonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geomorphological, geochemical and sedimentological approach in the characterization of MIS 3 warming phases impact on the southern France morphosedimentary evolution. Towards a better understanding of the upper palaeolithic open air site distribution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Quaternaire 13, Paleoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soulèvement du Massif Central, Crétacée à Cénozoïque supérieur : évidences thermochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellier Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G. Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France. pp.478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics from topography : insights from high-resolution hillslope morphology analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, VIenna, Austria. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidenze di un sistema idraulico alternativo in Sicilia e in Grecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le forme dell'acqua. Approvvigionamento, raccolta e smaltimento nella città antica. Giornate Gregoriane XII Edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Agrigento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the local perception of multi-risks in the region of North-Morocco, Alboran Domain and Gibraltar Arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Ivčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Research and Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope denudation and morphologic response across a rock uplift gradient. Insights from the Valensole Plateau, Southeastern France. GM4.1/SSP2.11/TS4.5, Interactions among tectonics, climate and surface processes from mountain belts to basins. Identification number EGU2019-8489.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Marc Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.Identification number EGU2019-8489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslopes response across a tectonic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active tectonics in Northern Morocco: the case of the Southern Rim Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Agharroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alboran Domain and Gibraltar Arc: Geological Research and Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-landslide forest recolonization: a paleoecological view from a 4000 yrs old case-study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene vegetation history from the Kalavan Red Lake in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkady Karakhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ancient Armenia at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation du risque de liquéfaction sous sollicitation sismique d'ouvrages hydrauliques en remblai existants ou projetés en basse vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bambara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Hydrogeology in Sicily: Solunt and Tindari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Polizzi; Vincent Ollivier; Sophie Bouﬃer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hydrology to Hydroarchaeology in the Ancient Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.102-126, 2022, 9781803273747. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv30pntvk.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Risques et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guiot, J. (ed.); Mazurek, Hubert (ed.); Curt, T. (ed.); Raimbault, P. (ed.); Collange, L. (ed.); Thomas, S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et l'environnement : bilan, qualité et enjeux : le développement durable d'une grande ville littorale face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-98, 2021, Sciences Technologies Santé, 979-10-320-0293-3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.41408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Atlas Front in Tunisia and its foreland basin: structural style and regional-scale deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Masrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Plate and Surroundings: Geology, Sedimentary Basins and Georesources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-160., 2019, Regional Geology Reviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinematics of the Zagros Mountains (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic and Stratigraphic Evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society, London, Special Publications Vol.330, pp.19-42, 2010, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP330.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New magnetic fabric data and their comparison with palaeostress markers in the Western Fars Arc (Zagros, Iran): tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Eshraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Leturmy; Cécile Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic and stratigraphic evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of London, pp.97-120, 2010, Geological Society Special Publication, 330, 9781862392939. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP330.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travertines between karsts and tectonics: a support for the analysis of fault activity and seismic hazard in southeastern France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphotectonics (high resolution / LIDAR) and paleoseismology of the Trevaresse Fault (FACT axis Region 2 working group)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Manzanares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Workshop on "Active tectonics and dating"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Stochastic-threshold Incision Models accros a Climatic Gradient : example from the South-eastern Margin of the Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Desormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP45F-1563, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03534466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALISATION, PRESENCE/ABSENCE DE SITES ARCHEOLOGIQUES PREHISTORIQUES EN MEDITERRANEE : LES IMPLICATIONS DES PROCESSUS GEOMORPHOLOGIQUES, TAPHONOMIQUES ET DES RISQUES NATURELS DEPUIS LA DERNIERE GLACIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Ecole Doctorale 251 - Aix-Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les sites ? Processus géomorphologiques, taphonomie, potentiels archéologiques et risques naturels en Méditerranée depuis la dernière glaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After landslide forest recolonisation: a 4000 years old case study from Kalavan Red Lake (Armenia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palynology Paleobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological data (XRF, calcimetry, spectrocolorimetry, insoluble fractions) of six tardiglacial and holocene calcareous tufa profiles, southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Sirdeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.986397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId565"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19205,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D822B881"/>
+    <w:nsid w:val="6D29A094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19436,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3213-7306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07852346X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-6357-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahreddine Naji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermine Sayah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Masrouhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Kharim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Ben Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-025-02509-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Chahreddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-023-00097-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Tadibaght" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104580" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Amri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Koyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bounab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10277-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Naji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masrouhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0016852122010034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09266-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Iv&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Statzu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3749-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Glauberman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Timms" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245700" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lanari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sembroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103876" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Baniadam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228218" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101301" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Youssef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagyo Pramumijoyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3930-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792864v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bestani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004115" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765497v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaiel Shabanian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.01.030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC67C523-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.223" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458841v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003771" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amjed Amari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.07.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83R71NV5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.032" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWMLBJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-013-0992-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.05.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XDGS92-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000763" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis Mercier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergely" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiao Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin Hou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F6HGXMB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01837215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergely" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Atzori" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05509.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Ghasemi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882019v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Minelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Neri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.279" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882020v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.277" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882023v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.271" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Javidfakhr" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002889" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.69" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609690v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiran Ahmadian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Saidi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.04.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8R709QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066996v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Over" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#350;. Kavak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160310001654437" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Molinaro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882024v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P54PS4QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429386v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hessami" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04321.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7S2PL0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04183.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002444" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NXRRCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325527v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00815.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cushing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechtschein" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03683.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.03.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ7NXLSP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzadeh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001860" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023428v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaudoin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.036" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W7PNH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320656v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piromallo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.046" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5M654KX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbassi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.02879.X" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407454v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02430.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067789v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001787" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSBLLK1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344781v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320634v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98KHGZK7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458846v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02542.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607128v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abbassi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001599" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023426v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607112v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001943" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H04T2H7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458847v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01701.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir &#214;ver" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulvi Can &#220;nl&#252;gen&#231;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01621.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003249v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castano" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458848v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0091-7613(1997)025&amp;amp;lt;0975:CDRFTK&amp;amp;gt;2.3.CO;2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000055v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930072v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930053v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589508v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellier Olivier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Valla" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999105v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543593v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543601v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340627v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Tozalakyan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961824v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379748v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv30pntvk.8" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557427v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41408" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178680v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930103v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540241v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sirdeys" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ollivier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Bracco" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109043v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3213-7306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07852346X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=1XTDKGAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-6357-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahreddine Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermine Sayah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Masrouhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Kharim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Ben Moussa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-025-02509-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18641" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Chahreddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-023-00097-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Tadibaght" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Amri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Koyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bounab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10277-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Naji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masrouhi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0016852122010034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09266-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Iv&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Statzu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3749-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Glauberman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Timms" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245700" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lanari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sembroni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006442" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103876" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101724" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olivetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balestrieri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L1142.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Baniadam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wattellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.04.027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Youssef" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.05.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagyo Pramumijoyo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.10.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3930-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004816" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12260" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu-Zeng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Scherler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4210" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792864v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bestani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.09.031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G8LK0Z8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765497v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaiel Shabanian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.01.030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC67C523-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882008v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bestani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.223" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0JHJRL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003771" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amjed Amari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.07.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83R71NV5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWMLBJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-013-0992-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraetis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.05.017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XDGS92-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vila" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000763" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882012v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis Mercier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vergely" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Qiao Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Jin Hou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F6HGXMB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738172v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mercier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergely" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01837215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gordon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ4KSXHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882016v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.03.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pezzo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Atzori" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05509.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882017v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Ghasemi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882019v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Minelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Neri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.279" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882020v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.277" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882023v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.271" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Javidfakhr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.02.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882021v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002889" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628846v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.69" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882022v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiran Ahmadian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Saidi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.04.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8R709QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066996v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Over" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. &#350;. Kavak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zden" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160310001654437" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356532v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Molinaro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882024v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.022" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P54PS4QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.021" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7S2PL0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429386v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hessami" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04321.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418700v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04191.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04183.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002444" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NXRRCP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325527v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2008.00815.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cushing" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechtschein" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebrier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03683.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346777v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.03.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ7NXLSP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733486v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Malekzadeh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001860" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320656v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piromallo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.046" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5M654KX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seward" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaudoin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.036" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W7PNH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321128v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbassi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2006.02879.X" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458845v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407454v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazabraud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02430.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022417v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001787" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSBLLK1F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344781v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.011" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98KHGZK7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458846v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02542.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607128v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Thomas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abbassi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001599" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023426v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607112v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001943" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H04T2H7X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458847v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01701.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066972v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir &#214;ver" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulvi Can &#220;nl&#252;gen&#231;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01621.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003249v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castano" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458848v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0091-7613(1997)025&amp;amp;lt;0975:CDRFTK&amp;amp;gt;2.3.CO;2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000055v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930072v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930053v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589508v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellier Olivier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Valla" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999105v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Polizzi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543593v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543601v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340627v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Tozalakyan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961824v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379748v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv30pntvk.8" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557427v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.41408" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178680v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411876v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930103v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319947v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Manzanares" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540241v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sirdeys" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ollivier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Bracco" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109043v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>