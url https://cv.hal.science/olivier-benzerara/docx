--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -627,278 +627,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLLPA: A Machine Learning-assisted Python module to study phase-specific events in lipid membranes</w:t>
+                <w:t xml:space="preserve">Ripple-like instability in the simulated gel phase of finite size phosphocholine bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26508⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1863 (11), pp.183714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597389v1</w:t>
+                <w:t xml:space="preserve">hal-03442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripple-like instability in the simulated gel phase of finite size phosphocholine bilayers</w:t>
+                <w:t xml:space="preserve">MLLPA: A Machine Learning-assisted Python module to study phase-specific events in lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gola</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M Marques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1863 (11), pp.183714. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442327v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition fluctuations in polydisperse liquids: Glasslike effects well above the glass transition</w:t>
               </w:r>
@@ -2807,51 +2807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F3F76D"/>
+    <w:nsid w:val="A4BA4350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2955,51 +2955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB10A821"/>
+    <w:nsid w:val="14A68EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-benzerara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2286-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demydiuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Paul Wittmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kriuchevskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Wittmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wittmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11535-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolgushev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00243B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1023225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3420646" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Polinska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-benzerara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2286-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demydiuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183714" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Paul Wittmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kriuchevskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Wittmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wittmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11535-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolgushev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00243B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1023225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3420646" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Polinska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>