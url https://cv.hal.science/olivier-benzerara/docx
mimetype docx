--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -627,1772 +627,1898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripple-like instability in the simulated gel phase of finite size phosphocholine bilayers</w:t>
+                <w:t xml:space="preserve">MLLPA: A Machine Learning-assisted Python module to study phase-specific events in lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442327v1</w:t>
+                <w:t xml:space="preserve">hal-03597389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLLPA: A Machine Learning-assisted Python module to study phase-specific events in lipid membranes</w:t>
+                <w:t xml:space="preserve">Ripple-like instability in the simulated gel phase of finite size phosphocholine bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1863 (11), pp.183714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.26508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597389v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition fluctuations in polydisperse liquids: Glasslike effects well above the glass transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning study of the two states model for lipid bilayer phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ruscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042611⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (34), pp.19147-19154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02058C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255091v1</w:t>
+                <w:t xml:space="preserve">hal-03101032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of shape disorder in the collective behaviour of aligned fibrous matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition fluctuations in polydisperse liquids: Glasslike effects well above the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Salamone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nava Weingort Schulmann</w:t>
+                <w:t xml:space="preserve">Joachim Paul Wittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM01896K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146579v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-stress fluctuations and relaxation in polymer glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of shape disorder in the collective behaviour of aligned fibrous matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Salamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nava Weingort Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Kriuchevskyi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012502⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.2657-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01896K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872457v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time random-walk approach to supercooled liquids: Self-part of the van Hove function and related quantities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-stress fluctuations and relaxation in polymer glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kriuchevskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Helfferich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Brisch</w:t>
+                <w:t xml:space="preserve">Joachim P Wittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11680-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), pp.012502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563613v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical determination of shear stress relaxation modulus of polymer glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kriuchevskyi</w:t>
+                <w:t xml:space="preserve">Continuous-time random-walk approach to supercooled liquids: Self-part of the van Hove function and related quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Helfferich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Wittmer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Ziebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40 (4), </w:t>
+              <w:t xml:space="preserve">, 2018, 41 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11535-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11680-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006913v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginally compact hyperbranched polymer trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical determination of shear stress relaxation modulus of polymer glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kriuchevskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dolgushev</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joachim Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00243B⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11535-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549441v1</w:t>
+                <w:t xml:space="preserve">hal-02006913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation-dissipation relation between shear stress relaxation modulus and shear stress autocorrelation function revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marginally compact hyperbranched polymer trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dolgushev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Wittmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Xu</w:t>
+                <w:t xml:space="preserve">A. Johner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1023225⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (13), pp.2499-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00243B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515839v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated glass-forming polymer melts: Glass transition temperature and elastic constants of the glassy state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Meyer</w:t>
+                <w:t xml:space="preserve">Fluctuation-dissipation relation between shear stress relaxation modulus and shear stress autocorrelation function revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Wittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fond</w:t>
+                <w:t xml:space="preserve">H. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (17-18, SI), pp.2881-2893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1023225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679036v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of linear amorphous polymers: Comparison between molecular dynamics and finite-element simulations</w:t>
+                <w:t xml:space="preserve">Combined molecular dynamics-finite element multiscale modeling of thermal conduction in graphene epoxy nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Solar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Meyer</w:t>
+                <w:t xml:space="preserve">B. Mortazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">J. Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ahzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.356-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441614v1</w:t>
+                <w:t xml:space="preserve">hal-05398264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of the scratch test on linear amorphous polymer surfaces: A study of the local friction coefficient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+                <w:t xml:space="preserve">Simulated glass-forming polymer melts: Glass transition temperature and elastic constants of the glassy state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04259259v1</w:t>
+                <w:t xml:space="preserve">hal-00679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations as a way to investigate the local physics of contact mechanics: a comparison between experimental data and numerical results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of linear amorphous polymers: Comparison between molecular dynamics and finite-element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Meyer</w:t>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gauthier</w:t>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Benzerara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Pelletier</w:t>
+                <w:t xml:space="preserve">Christophe Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569743v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the scratch test on linear amorphous polymer surfaces: A study of the local friction coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Baschnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (11-12), pp.2751-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of the chain dynamics in monodisperse oligomer melts and of the oligomer tracer diffusion in an entangled polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,346 +2526,617 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baschnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (19), pp.194902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3420646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics simulations as a way to investigate the local physics of contact mechanics: a comparison between experimental data and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (45), pp.455406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale study of hyperbranched star-like polymers in high-performance computing systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Polinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benzerara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SUCCES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A first mechanical analysis of the contact mechanics of amorphous polymer surfaces using molecular dynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYFP 2009, Deformation, Yield and Fracture of Polymer, 06-09 avril 2009, Eindhoven, Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Eindhoven, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les simulations de dynamique moléculaire comme outil pour une meilleure compréhension de la physique locale du contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2807,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4BA4350"/>
+    <w:nsid w:val="833E7752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2955,51 +3352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14A68EBB"/>
+    <w:nsid w:val="CB6B735B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3189,51 +3586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-benzerara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2286-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demydiuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183714" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Paul Wittmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kriuchevskyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Wittmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wittmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11535-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolgushev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00243B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1023225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3420646" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Polinska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-benzerara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2286-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demydiuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02058C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Paul Wittmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kriuchevskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Wittmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wittmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11535-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolgushev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00243B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1023225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mortazavi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L95R9564-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3420646" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Polinska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>