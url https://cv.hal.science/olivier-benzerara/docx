--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -627,278 +627,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLLPA: A Machine Learning-assisted Python module to study phase-specific events in lipid membranes</w:t>
+                <w:t xml:space="preserve">Ripple-like instability in the simulated gel phase of finite size phosphocholine bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.26508⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1863 (11), pp.183714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597389v1</w:t>
+                <w:t xml:space="preserve">hal-03442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripple-like instability in the simulated gel phase of finite size phosphocholine bilayers</w:t>
+                <w:t xml:space="preserve">MLLPA: A Machine Learning-assisted Python module to study phase-specific events in lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gola</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M Marques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1863 (11), pp.183714. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2021.183714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.26508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442327v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning study of the two states model for lipid bilayer phase transitions</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thalmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (34), pp.19147-19154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3204,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="833E7752"/>
+    <w:nsid w:val="9AA08E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3352,51 +3352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB6B735B"/>
+    <w:nsid w:val="1E338C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3586,51 +3586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-benzerara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2286-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demydiuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Marques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02058C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Paul Wittmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kriuchevskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Wittmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wittmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11535-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolgushev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00243B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1023225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mortazavi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L95R9564-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3420646" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Polinska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-benzerara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2286-5294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Baschnagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demydiuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzerara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0094536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baschnagel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2021.183714" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02058C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Paul Wittmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kriuchevskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P Wittmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfferich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11680-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wittmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11535-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolgushev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00243B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wittmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1023225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mortazavi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L95R9564-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVNM8FWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3420646" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Solar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benzerara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445F16D5207D736E28F190F233D401628417842D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Polinska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>