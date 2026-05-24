--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Berdeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Rat Model for Human Meibomian Gland Dysfunction and Ocular Rosacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rodrigues-Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gélizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.67.1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCMS: An R package for automated semitargeted analysis in lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (3), pp.2300077. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202300077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mass spectrometry lipidomics of human biofluids and ocular tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (3), pp.100343. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACSL4 and the lipoxygenases 15/15B are pivotal for ferroptosis induced by iron and PUFA dyshomeostasis in dopaminergic neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bouchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mahoney-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.145-157. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of topical docosahexaenoic acid on postoperative fibrosis in an animal model of glaucoma filtration surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.e61-e68. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.15222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary n-3 polyunsaturated fatty acid intake during the perinatal and post-weaning periods on the phospholipid and ganglioside composition of olfactory tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.102556. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2023.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic differences in rod and cone membrane composition: implications for cone degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, pp.3131-3148. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-022-05684-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha synuclein determines ferroptosis sensitivity in dopaminergic neurons via modulation of ether-phospholipid membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mahoney-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bouchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Boussaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Timmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (8), pp.111231. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Inulin Supplementation Affects Specific Plasmalogen Species in the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3097. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14153097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and thermal properties of Tunisian pecan nut [Carya illinoinensis (Wangenh.) K. Koch] oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rattouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Herchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (3), pp.e468. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gya.0436211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of erythrocyte membrane phospholipid composition in preterm newborns with retinopathy of prematurity: The omegaROP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.921691. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.921691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyrin Synthase1 Controls the Accumulation of the Major Saponins Present in Pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lebeigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (5), pp.784-797. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcab049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profile of human nasal mucosa and associations with circulating fatty acids and olfactory deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gudziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.16771. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Prip Buus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1866 (12), pp.159030. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2021.159030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the retinal content in omega‐3 fatty acids for age‐related macular‐degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte M. J. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.e404. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and spatial distribution of fatty acids in the rat retina after dietary omega-3 supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokkyoo Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Oummadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in the gut microbiota modify brain lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.444. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2019.00444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantitation of tocopherols, carotenoids and triglycerides in edible Pistacia lentiscus oil from Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sample preparation for ganglioside analysis by liquid chromatography mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1137, pp.121956. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.121956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to diets with different n-6:n-3 fatty acid ratios affects olfactory tissue fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10785. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67725-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Oummadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese-flavored expanded snacks with low lipid content: Oil effects on the in vitro release of butyric acid and on the duration of the dominant sensations of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Eliza Cortazzo Menis-Henrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Soares Janzantti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a diet supplemented with fat from pressed-cooked cheese, butter or palm oil on blood lipids, faecal fat excretion and body composition of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.44-49. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lipids: model, reality, and compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom8040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of rodent olfactory tissue lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basal free fatty acid concentration in human saliva is related to salivary lipolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5969. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06418-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux locaux pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, édition Dijon ville (24 décembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur ChemoSens, R&D et expertise en analyses physico-chimique et sensorielle. Une plate-forme du Centre des Sciences du Goût et de l'Alimentation, labellisée IBISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Laboratoire (Riorges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, mars 2016 (218), pp.72-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmatic Ganglioside Profile and Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000444059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Sterol Composition in Tunisian Pistacia lentiscus Seed Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.544 - 548. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inra Dijon veut entrer dans une nouvelle ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, édition Dijon ville (9 décembre 2016), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganglioside Profiling of the Human Retina: Comparison with Other Ocular Structures, Brain and Plasma Reveals Tissue Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot‐Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168794. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprehending ganglioside diversity: a comprehensive methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chaux-Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1821-1835. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D060764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythrocyte phospholipid and polyunsaturated fatty acid composition in diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pecan nut ([i]Carya illinoinensis[/i]) unsaponifiable fraction. Effect of ripening stage on phytosterols and phytostanols composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intidhar Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Herchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.309-316. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of growing area on tocopherols, carotenoids and fatty acid composition of Pistacia lentiscus edible oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (16), pp.1225 - 1230. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2014.895724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Profiling following Intake of the Omega 3 Fatty Acid DHA Identifies the Peroxidized Metabolites F4- Neuroprostanes as the Best Predictors of Atherosclerosis Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Newmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e89393. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0089393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat sensitivity in humans: oleic acid detection threshold is linked to saliva composition and oral volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mekoue Nguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant metabolism catalyzed by olfactory mucosal enzymes influences peripheral olfactory responses in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veloso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e59547. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the metabolome and the fatty acid composition of human saliva; effects of stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0440-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in fatty acid, tocopherol and xanthophyll contents during the development of Tunisian-grown pecan nuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intidhar Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bou Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (12), pp.1869-1876. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-013-2340-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contents of carotenoids, tocopherols and sterols in acacia cyanophylla seed oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elfalleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (3), pp.429-436. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-012-2181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum omega-3 fatty acids are not associated with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.21-23. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/eop.11.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent and quantitative loss of fatty acids and triacylglycerols at frying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Marmesat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.284-289. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gya.034412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of the human eye: are red blood cells a good mirror of retinal and optic nerve fatty acids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35102. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of serine-plasmalogens in human retina and optic nerve: identification of atypical species with odd carbon chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornél Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Vishnuprasad Brahmbhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2012), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed identification study on high-temperature degradation products of oleic and linoleic acid methyl esters by GC–MS and GC–FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.338-347. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexploited Acacia cyanophylla seeds: potential food sources of omega 6 fatty acids and antioxidants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Youzbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elfalleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (7), pp.1526-1532. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs in omega 3 and ocular pathologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2011.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-long-chain polyunsaturated fatty acids in the retina: analysis and clinical relevance in physiological and pathological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2011.0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nutrition and eye health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.130-133. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201000028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la composition stérolique de trois huiles d'olive issues des variétés Guasto, Rougette et Blanquette plantés dans l'est Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Mezghache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Henchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (5), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very-long-chain polyunsaturated fatty acid in bovine and human retina using liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1217 (49), pp.7738-7748. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lactobacillic acid in low erucic rapeseed oil--A note of caution when quantifying cyclic fatty acid monomers in vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (7), pp.698-702. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods for quantification of modified fatty acids and sterols formed as a result of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Dobarganes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-008-9055-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell plasmalogens and docosahexaenoic acid are independently reduced in primary open-angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (6), pp.840-853. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of eicosapentaenoic and docosahexaenoic acid geometrical isomers formed during fish oil deodorization by gas-liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1154 (1-2), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and structural analysis of the cyclic fatty acid monomers formed from eicosapentaenoic and docosahexaenoic acids during fish oil deodorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1138 (1-2), pp.216-224. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2-Isoprostanes : Review of Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of long-chain polyunsatured fatty acids during deodorization of fish oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (1), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioequivalence of docosahexaenoic acid and alpha-linolenic acid supplementations on plasmalogen, long-chain aldehyde, and docosahexaenoic acid levels in the brain of very old rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (5), pp.214-220. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nutres.2006.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of eicosapentaenoic and decosahexaenoic acid geometrical isomers formed during fish oil deodorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1129 (1), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral plasmogens and aldehydes in senescence-accelerated mice P8 and R1 : Acomparison between weaned, adult and aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Dumusois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2-isoprostanes: review of analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6B), pp.3943-3949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatography-mass spectrometry determination of metabolites of conjugated cis-9,trans-11, cis-15 18:3 fatty acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Isoprostanes, biomarkers of lipid peroxidation in humans. Part 2: Quantification methods]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cracowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.356-363. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprostanes, biomarkers of lipid peroxidation in humans. Part 1. Nomenclature and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2004.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites of conjugated isomers of alpha-linolenic acid (CLnA) in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.1422-1427. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of short-chain glycerol-bound compounds in thermoxidized and used frying oils. A monitoring study during thermoxidation of olive and sunflower oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Marmesat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.4006-4011. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf050050t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isoprostanes, biomarqueurs de peroxydation lipidique chez l'homme. Partie 3 : biomarqueurs et médiateurs en physiologie et pathologie vasculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.364-368. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric identification of mixtures oxyphytosterol and oxycholesterol derivatives. Application to a phytosterol-enriched food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1040, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxyphytosterols are present in plasma of healthy human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FA composition of plasma, red blood cell, and liver phospholipids of newborn piglets fed trans isomers of alpha-linolenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (9), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-002-0970-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition and conjugated linoleic acid content of different tissues in rat fed individual conjugated linoleic acid isomers given as triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.337-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the monoaminergic neurotransmitters in frontal cortex and hippocampus by dietary trans alpha linolenic acid in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 331 (3), pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and accurate quantitation of monoepoxi fatty acids in thermoxidized oils by gas-liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 982, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of (6Z,9Z,11E)-octadecatrienoic and (8Z,11Z,13E)-eicosatrienoic acids and their [1-14C-radiolabeled analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gnädig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112, pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-oxidation of conjugated linoleic acid and linoleic acid in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (12), pp.1327-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of conjugated linoleic acid isomers on fatty acid profiles of liver and adipose tissues and their conversion to isomers of 16:2 and 18:3 conjugated fatty acids in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjugated linoleic acid isomers toward lipids metabolizing enzymes in male wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Siess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (1), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomères trans de l'acide alpha-linolénique et agrégation plaquettaire chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, quantification and evolution of monoepoxy compounds formed in model systems of fatty acid methyl esters and monoacid triglycerides heated at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (1), pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjugated linoleic acid isomers on the hepatic microsomal desaturation activities in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (9), pp.965-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of methylation procedures for quantitation of short-chain glycerol-bound compounds formed during thermoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 863, pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro desaturation or elongation of monotrans isomers of linoleic acid by rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 185, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des acides gras conjugués et trans après dérivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (3), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method of preparation of methyl trans-10, cis-12-and cis-9, trans-11-octadecadienoates from methyl linoleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 75 (12), pp.1749-1755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three trans isomers of eicosapentaenoic acid on rat platelet aggregation and arachidonic acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80, pp.656-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale synthesis of methyl cis-9,trans-11-octadecadienoate from methyl ricinoleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Gunstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.1011-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel trans isomers of 20:5n-3 in liver lipids of rats fed a heated oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (2), pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a trans isomer of arachidonic acid on rat platelet aggregation and eicosanoid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (10), pp.2244-2250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trans n-6 fatty acids on the fatty acid profile of tissues and liver microsomal desaturation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (1-2), pp.86-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid chromatography-mass spectrometry of the 4,4-dimethyloxazoline derivatives of delta 5-unsatured polymethylene-interrupted fatty acids from conifer seed oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (10), pp.1323-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of (9z,12e)-and (9e,12z)-(1-14C) linoleic acid and(5z,8z,11z,14e)-(114C) arachidonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVB induces meibomian gland dysfunction and ocular surface damage in rat mimicking ocular rosacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rodrigues-Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gélizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of targeted methods for the analysis on cholesteryl esters and wax esters in meibum using supercritical fluid chromatography mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilufer Yesilirmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in vegetable proteins foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, web conference, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in vegetable proteins foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting (Dijon), France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the key aroma compounds in Burgundy truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de Spectrométrie de Masse et Analyse Protéomique (SMAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a circulating biomarker highly associated to retinal omega-3 polyunsaturated fatty acid content: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a predictor of retinal omega-3 polyunsaturated fatty acids with advanced age-related macular degeneration: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gangliosides in biological samples by hydrophilic interaction liquid chromatography with electrospray ionization tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. ASMS conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, Californie, United States. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monophasic extraction for simultaneous analysis of polar and non-polar lipids in brain sample by liquid chromatography – mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. ASMS conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, Californie, United States. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of omega 3 PUFAs: autoprotection although highly susceptible to peroxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jourmard Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81. European Atherosclerosis Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHA dose-dependently reduces atherosclerosis: a putative role for its peroxidation metabolites, F4-Neuroprostanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIPID MAPS Annual Meeting 2013 on Impact of Lipidomics on Oxidized Lipids and Non-Alcoholic Fatty Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Jolla, United States. 2013, LIPID MAPS Annual Meeting 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profiling and partial least square analysis in LDLR-/- MICE given increasing dose of omega 3 PUFA:F4 -neuroprostanes as a major predictive variable of atherosclerosis regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory cytokines decrease viability and alter ganglioside profile in retinal pigment epithelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acta Ophthalmologica, 91 (s252), 284 p., 2013, Abstracts from the 2013 European Association for Vision and Eye Research Conference. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.F001.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atheroprotective effects and peroxidation of docosahexaenoic acid: is there a direct link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the International Society for Study of Fatty Acids and Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vancouver, Canada. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teneur hépatique en F4-Neuroprostanes : une variable prédictive majeure de la réduction de la plaque d’athérome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 45 p., 2012, 5ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-atherogenic action of DHA in LDLR-/- mice: are DHA oxygenated metabolites players in the resolution of inflammation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human salivary components on the release of different flavour molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliva lipidome: A new source of sensory perception and eating habits markers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses nof C18:3 and C20:3 desaturation and elongation metabolites of 9c,11t-18:2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gnädig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting de la section européenne de l'AOCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Helsinki, Finland. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of complex gangliosides does not affect retinal structure and function in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Adsiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood lipidomics in age -related macular degeneration: insights into phospholipids, cholesteryl esters and n-3 polyunsaturated fatty acid supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangliosides characterization by high resolution mass spectrometry and ion mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ropartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International mass spectrometry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample preparation and analysis of gangliosides and phospholipids from plasma by liquid chromatography coupled to mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International mass spectrometry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4812 - A0028 Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and the prevention of ocular pathologies: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Chevreul 2015 - lipid and brain 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plasmalogens in the photoreactivity of human retinal lipid extracts of different age groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz J. Sarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka A. Broniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena M. Olchawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between erythrocyte and ciliary epithelium phosphatidylcholine concentrations in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Zhiguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid profiling following intake of the omega 3 fatty acid DHA identifies the peroxidized metabolites F4-neuroprostanes as the best predictors of atherosclerosis prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding aroma release during fat spread consumption by an integrated approach on oral processing in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma gangliosides and age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Vision and Eye Research (EVER). BEL., Sep 2013, Nice, France. 284 p., </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4776.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating markers of retinal and optic nerve lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective role of oral physiology and physico-chemical product characteristics during consumption of fat spreads in Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of plasmalogens in erythrocytes of patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen levels are reduced in erythrocytes from patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of fatty acids on choline- and ethanolamine-phospholipids in human ocular and non-ocular tissues by liquid chromatography/tandem mass spectrometry (LC-ESI-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between oral characteristics, bolus formation and aroma compound releases during the consumption of fat spread in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the pathogenesis of glaucomatous optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutraceutical, Functional Foods, and Dietary Supplements: Science, Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Nutraceuticals and Functional Foods (ISNFF). INT., Nov 2011, Sapporo, Japan. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating plasmalogens in patients with primary open angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European eye epidemiology (E3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell levels of choline-phospholipids as a mirror of retinal and optic nerve compositions: Human data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., May 2009, Fort Lauderdale (Florida), United States. pp.E-Abstract 6124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very long chain polyunsaturated fatty acid (VLC-PUFA) in bovine and human retina by liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées françaises de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HPLC-ESI-MS/MS method to characterize and quantify phosphatidyl-choline with VLC-PUFA: Application to human retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.5954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating ether-lipids as an early marker of POAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2008.4456.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of dietary supplements in ophthalmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort lauderdale, United States. pp.E-Abstract 4397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial activation and oxidation of the mono trans isomers of linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting of the European Section of AOCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54 .Influence of a delta 9 trans ethylenic bond on the delta 6 desaturation of linolenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, La Hague, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of methyl (9z,12e) -octadecadienoate,methyl-(5z,8z,11z,14e)eicosatetraenoate and their (1-14c)-radiolabed analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86. Meeting Annual AOCS Session 4 Monday Morning Trans Acids I : Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, San Antonio, United States. pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of trans 18:2 isomers on the delta 6 desaturation of linoleic acid by rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress Eurolipid 50 DGF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dietary C18:2 trans isomers on the gamma 6 desaturation of linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85. American Oil Chemists' Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Altanta, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Analysis of Plasmalogen Individual Species by High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bhattacharya, Sanjoy K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipidomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2625, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US; Humana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-267, 2023, Methods in Molecular Biology book series (MIMB), 978-1-0716-2966-6. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2966-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between oral characteristics, bolus formation and aroma compound releases during the consumption of fat spread in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trans 2o:4 and 20:5 isomers on rat platelet aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Fatty Acids and Eicosanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists Society, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans polyunsaturates fatty acids : occurence and nutritional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAI Press Inc, 1996, 1-55938-534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle (proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.P1.27, 2021, Proceedings of the 16. Weurman Flavour Research Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of key aroma compounds in foods containing vegetable proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5346580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26-27 oct. : Journées du Réseau Français des Lipidomystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isomères monotrans de l'acide linoleique.Effets nutritionnels,synthèse, métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1996. Français. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02837343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId516"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Berdeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Rat Model for Human Meibomian Gland Dysfunction and Ocular Rosacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rodrigues-Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gélizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.67.1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCMS: An R package for automated semitargeted analysis in lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (3), pp.2300077. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202300077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mass spectrometry lipidomics of human biofluids and ocular tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (3), pp.100343. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of topical docosahexaenoic acid on postoperative fibrosis in an animal model of glaucoma filtration surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101 (1), pp.e61-e68. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.15222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACSL4 and the lipoxygenases 15/15B are pivotal for ferroptosis induced by iron and PUFA dyshomeostasis in dopaminergic neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bouchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mahoney-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.145-157. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary n-3 polyunsaturated fatty acid intake during the perinatal and post-weaning periods on the phospholipid and ganglioside composition of olfactory tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.102556. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2023.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha synuclein determines ferroptosis sensitivity in dopaminergic neurons via modulation of ether-phospholipid membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mahoney-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bouchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Boussaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Timmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (8), pp.111231. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Inulin Supplementation Affects Specific Plasmalogen Species in the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3097. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14153097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic differences in rod and cone membrane composition: implications for cone degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, pp.3131-3148. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-022-05684-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and thermal properties of Tunisian pecan nut [Carya illinoinensis (Wangenh.) K. Koch] oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rattouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Herchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (3), pp.e468. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gya.0436211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of erythrocyte membrane phospholipid composition in preterm newborns with retinopathy of prematurity: The omegaROP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.921691. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.921691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss and gain of function of Grp75 or mitofusin 2 distinctly alter cholesterol metabolism, but all promote triglyceride accumulation in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Prip Buus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1866 (12), pp.159030. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2021.159030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the retinal content in omega‐3 fatty acids for age‐related macular‐degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte M. J. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.e404. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyrin Synthase1 Controls the Accumulation of the Major Saponins Present in Pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lebeigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (5), pp.784-797. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcab049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profile of human nasal mucosa and associations with circulating fatty acids and olfactory deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gudziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.16771. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sample preparation for ganglioside analysis by liquid chromatography mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1137, pp.121956. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.121956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to diets with different n-6:n-3 fatty acid ratios affects olfactory tissue fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10785. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67725-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and spatial distribution of fatty acids in the rat retina after dietary omega-3 supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokkyoo Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Oummadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantitation of tocopherols, carotenoids and triglycerides in edible Pistacia lentiscus oil from Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in the gut microbiota modify brain lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.444. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2019.00444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese-flavored expanded snacks with low lipid content: Oil effects on the in vitro release of butyric acid and on the duration of the dominant sensations of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Eliza Cortazzo Menis-Henrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Soares Janzantti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a diet supplemented with fat from pressed-cooked cheese, butter or palm oil on blood lipids, faecal fat excretion and body composition of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.44-49. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Link between n-3 Polyunsaturated Fatty Acid Deficiency and Motivation Deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Walle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Oummadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.755-772.e7. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3382436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of lipids: model, reality, and compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Z. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom8040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of rodent olfactory tissue lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basal free fatty acid concentration in human saliva is related to salivary lipolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5969. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06418-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganglioside Profiling of the Human Retina: Comparison with Other Ocular Structures, Brain and Plasma Reveals Tissue Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot‐Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168794. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmatic Ganglioside Profile and Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000444059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur ChemoSens, R&D et expertise en analyses physico-chimique et sensorielle. Une plate-forme du Centre des Sciences du Goût et de l'Alimentation, labellisée IBISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Laboratoire (Riorges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, mars 2016 (218), pp.72-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux locaux pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, édition Dijon ville (24 décembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Sterol Composition in Tunisian Pistacia lentiscus Seed Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.544 - 548. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inra Dijon veut entrer dans une nouvelle ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, édition Dijon ville (9 décembre 2016), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprehending ganglioside diversity: a comprehensive methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chaux-Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1821-1835. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D060764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythrocyte phospholipid and polyunsaturated fatty acid composition in diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of growing area on tocopherols, carotenoids and fatty acid composition of Pistacia lentiscus edible oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (16), pp.1225 - 1230. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2014.895724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pecan nut ([i]Carya illinoinensis[/i]) unsaponifiable fraction. Effect of ripening stage on phytosterols and phytostanols composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intidhar Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Herchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.309-316. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Profiling following Intake of the Omega 3 Fatty Acid DHA Identifies the Peroxidized Metabolites F4- Neuroprostanes as the Best Predictors of Atherosclerosis Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Newmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e89393. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0089393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat sensitivity in humans: oleic acid detection threshold is linked to saliva composition and oral volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mekoue Nguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the metabolome and the fatty acid composition of human saliva; effects of stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0440-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in fatty acid, tocopherol and xanthophyll contents during the development of Tunisian-grown pecan nuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intidhar Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bou Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Albouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (12), pp.1869-1876. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-013-2340-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant metabolism catalyzed by olfactory mucosal enzymes influences peripheral olfactory responses in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veloso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e59547. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contents of carotenoids, tocopherols and sterols in acacia cyanophylla seed oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elfalleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (3), pp.429-436. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-012-2181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed identification study on high-temperature degradation products of oleic and linoleic acid methyl esters by GC–MS and GC–FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.338-347. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexploited Acacia cyanophylla seeds: potential food sources of omega 6 fatty acids and antioxidants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Youzbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elfalleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (7), pp.1526-1532. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum omega-3 fatty acids are not associated with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.21-23. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/eop.11.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent and quantitative loss of fatty acids and triacylglycerols at frying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Marmesat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carmen Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.284-289. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gya.034412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of serine-plasmalogens in human retina and optic nerve: identification of atypical species with odd carbon chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornél Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Vishnuprasad Brahmbhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2012), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of the human eye: are red blood cells a good mirror of retinal and optic nerve fatty acids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35102. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-long-chain polyunsaturated fatty acids in the retina: analysis and clinical relevance in physiological and pathological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2011.0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs in omega 3 and ocular pathologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2011.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nutrition and eye health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.130-133. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201000028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very-long-chain polyunsaturated fatty acid in bovine and human retina using liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1217 (49), pp.7738-7748. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la composition stérolique de trois huiles d'olive issues des variétés Guasto, Rougette et Blanquette plantés dans l'est Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Mezghache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Henchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (5), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lactobacillic acid in low erucic rapeseed oil--A note of caution when quantifying cyclic fatty acid monomers in vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (7), pp.698-702. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods for quantification of modified fatty acids and sterols formed as a result of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Dobarganes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-008-9055-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell plasmalogens and docosahexaenoic acid are independently reduced in primary open-angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (6), pp.840-853. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and structural analysis of the cyclic fatty acid monomers formed from eicosapentaenoic and docosahexaenoic acids during fish oil deodorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1138 (1-2), pp.216-224. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of eicosapentaenoic and docosahexaenoic acid geometrical isomers formed during fish oil deodorization by gas-liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1154 (1-2), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2-isoprostanes: review of analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1), pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of long-chain polyunsatured fatty acids during deodorization of fish oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108 (1), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2-Isoprostanes : Review of Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioequivalence of docosahexaenoic acid and alpha-linolenic acid supplementations on plasmalogen, long-chain aldehyde, and docosahexaenoic acid levels in the brain of very old rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (5), pp.214-220. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nutres.2006.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of eicosapentaenoic and decosahexaenoic acid geometrical isomers formed during fish oil deodorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lambelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1129 (1), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral plasmogens and aldehydes in senescence-accelerated mice P8 and R1 : Acomparison between weaned, adult and aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Dumusois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of short-chain glycerol-bound compounds in thermoxidized and used frying oils. A monitoring study during thermoxidation of olive and sunflower oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Marmesat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.4006-4011. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf050050t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isoprostanes, biomarqueurs de peroxydation lipidique chez l'homme. Partie 3 : biomarqueurs et médiateurs en physiologie et pathologie vasculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.364-368. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6B), pp.3943-3949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatography-mass spectrometry determination of metabolites of conjugated cis-9,trans-11, cis-15 18:3 fatty acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 820 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Isoprostanes, biomarkers of lipid peroxidation in humans. Part 2: Quantification methods]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cracowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.356-363. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprostanes, biomarkers of lipid peroxidation in humans. Part 1. Nomenclature and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Cracowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2004.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites of conjugated isomers of alpha-linolenic acid (CLnA) in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.1422-1427. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric identification of mixtures oxyphytosterol and oxycholesterol derivatives. Application to a phytosterol-enriched food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1040, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxyphytosterols are present in plasma of healthy human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition and conjugated linoleic acid content of different tissues in rat fed individual conjugated linoleic acid isomers given as triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.337-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FA composition of plasma, red blood cell, and liver phospholipids of newborn piglets fed trans isomers of alpha-linolenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (9), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-002-0970-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the monoaminergic neurotransmitters in frontal cortex and hippocampus by dietary trans alpha linolenic acid in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 331 (3), pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and accurate quantitation of monoepoxi fatty acids in thermoxidized oils by gas-liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 982, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-oxidation of conjugated linoleic acid and linoleic acid in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (12), pp.1327-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of (6Z,9Z,11E)-octadecatrienoic and (8Z,11Z,13E)-eicosatrienoic acids and their [1-14C-radiolabeled analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gnädig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112, pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of conjugated linoleic acid isomers on fatty acid profiles of liver and adipose tissues and their conversion to isomers of 16:2 and 18:3 conjugated fatty acids in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomères trans de l'acide alpha-linolénique et agrégation plaquettaire chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjugated linoleic acid isomers toward lipids metabolizing enzymes in male wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Siess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (1), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, quantification and evolution of monoepoxy compounds formed in model systems of fatty acid methyl esters and monoacid triglycerides heated at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (1), pp.53-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjugated linoleic acid isomers on the hepatic microsomal desaturation activities in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (9), pp.965-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of methylation procedures for quantitation of short-chain glycerol-bound compounds formed during thermoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marquez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dobarganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 863, pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro desaturation or elongation of monotrans isomers of linoleic acid by rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 185, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method of preparation of methyl trans-10, cis-12-and cis-9, trans-11-octadecadienoates from methyl linoleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 75 (12), pp.1749-1755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des acides gras conjugués et trans après dérivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26 (3), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three trans isomers of eicosapentaenoic acid on rat platelet aggregation and arachidonic acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80, pp.656-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale synthesis of methyl cis-9,trans-11-octadecadienoate from methyl ricinoleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Gunstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.1011-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid chromatography-mass spectrometry of the 4,4-dimethyloxazoline derivatives of delta 5-unsatured polymethylene-interrupted fatty acids from conifer seed oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (10), pp.1323-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel trans isomers of 20:5n-3 in liver lipids of rats fed a heated oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (2), pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a trans isomer of arachidonic acid on rat platelet aggregation and eicosanoid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (10), pp.2244-2250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trans n-6 fatty acids on the fatty acid profile of tissues and liver microsomal desaturation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grasas y Aceites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (1-2), pp.86-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of (9z,12e)-and (9e,12z)-(1-14C) linoleic acid and(5z,8z,11z,14e)-(114C) arachidonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 78, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVB induces meibomian gland dysfunction and ocular surface damage in rat mimicking ocular rosacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rodrigues-Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gélizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of targeted methods for the analysis on cholesteryl esters and wax esters in meibum using supercritical fluid chromatography mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilufer Yesilirmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in vegetable proteins foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, web conference, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in vegetable proteins foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting (Dijon), France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the key aroma compounds in Burgundy truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de Spectrométrie de Masse et Analyse Protéomique (SMAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a circulating biomarker highly associated to retinal omega-3 polyunsaturated fatty acid content: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a predictor of retinal omega-3 polyunsaturated fatty acids with advanced age-related macular degeneration: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gangliosides in biological samples by hydrophilic interaction liquid chromatography with electrospray ionization tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. ASMS conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, Californie, United States. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monophasic extraction for simultaneous analysis of polar and non-polar lipids in brain sample by liquid chromatography – mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. ASMS conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, Californie, United States. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of omega 3 PUFAs: autoprotection although highly susceptible to peroxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jourmard Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81. European Atherosclerosis Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profiling and partial least square analysis in LDLR-/- MICE given increasing dose of omega 3 PUFA:F4 -neuroprostanes as a major predictive variable of atherosclerosis regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHA dose-dependently reduces atherosclerosis: a putative role for its peroxidation metabolites, F4-Neuroprostanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIPID MAPS Annual Meeting 2013 on Impact of Lipidomics on Oxidized Lipids and Non-Alcoholic Fatty Liver Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Jolla, United States. 2013, LIPID MAPS Annual Meeting 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory cytokines decrease viability and alter ganglioside profile in retinal pigment epithelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acta Ophthalmologica, 91 (s252), 284 p., 2013, Abstracts from the 2013 European Association for Vision and Eye Research Conference. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.F001.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atheroprotective effects and peroxidation of docosahexaenoic acid: is there a direct link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the International Society for Study of Fatty Acids and Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vancouver, Canada. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teneur hépatique en F4-Neuroprostanes : une variable prédictive majeure de la réduction de la plaque d’athérome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 45 p., 2012, 5ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-atherogenic action of DHA in LDLR-/- mice: are DHA oxygenated metabolites players in the resolution of inflammation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zmojdzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Demougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliva lipidome: A new source of sensory perception and eating habits markers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human salivary components on the release of different flavour molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses nof C18:3 and C20:3 desaturation and elongation metabolites of 9c,11t-18:2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gnädig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting de la section européenne de l'AOCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Helsinki, Finland. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood lipidomics in age -related macular degeneration: insights into phospholipids, cholesteryl esters and n-3 polyunsaturated fatty acid supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of complex gangliosides does not affect retinal structure and function in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Adsiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample preparation and analysis of gangliosides and phospholipids from plasma by liquid chromatography coupled to mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International mass spectrometry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangliosides characterization by high resolution mass spectrometry and ion mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ropartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International mass spectrometry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4812 - A0028 Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and the prevention of ocular pathologies: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Chevreul 2015 - lipid and brain 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plasmalogens in the photoreactivity of human retinal lipid extracts of different age groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz J. Sarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka A. Broniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena M. Olchawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between erythrocyte and ciliary epithelium phosphatidylcholine concentrations in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Zhiguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding aroma release during fat spread consumption by an integrated approach on oral processing in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid profiling following intake of the omega 3 fatty acid DHA identifies the peroxidized metabolites F4-neuroprostanes as the best predictors of atherosclerosis prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa L Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating markers of retinal and optic nerve lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma gangliosides and age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Vision and Eye Research (EVER). BEL., Sep 2013, Nice, France. 284 p., </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4776.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective role of oral physiology and physico-chemical product characteristics during consumption of fat spreads in Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating plasmalogens in patients with primary open angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European eye epidemiology (E3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen levels are reduced in erythrocytes from patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of plasmalogens in erythrocytes of patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of fatty acids on choline- and ethanolamine-phospholipids in human ocular and non-ocular tissues by liquid chromatography/tandem mass spectrometry (LC-ESI-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between oral characteristics, bolus formation and aroma compound releases during the consumption of fat spread in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the pathogenesis of glaucomatous optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutraceutical, Functional Foods, and Dietary Supplements: Science, Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Nutraceuticals and Functional Foods (ISNFF). INT., Nov 2011, Sapporo, Japan. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HPLC-ESI-MS/MS method to characterize and quantify phosphatidyl-choline with VLC-PUFA: Application to human retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.5954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very long chain polyunsaturated fatty acid (VLC-PUFA) in bovine and human retina by liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées françaises de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell levels of choline-phospholipids as a mirror of retinal and optic nerve compositions: Human data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., May 2009, Fort Lauderdale (Florida), United States. pp.E-Abstract 6124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating ether-lipids as an early marker of POAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2008.4456.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of dietary supplements in ophthalmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort lauderdale, United States. pp.E-Abstract 4397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial activation and oxidation of the mono trans isomers of linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting of the European Section of AOCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of methyl (9z,12e) -octadecadienoate,methyl-(5z,8z,11z,14e)eicosatetraenoate and their (1-14c)-radiolabed analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86. Meeting Annual AOCS Session 4 Monday Morning Trans Acids I : Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, San Antonio, United States. pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54 .Influence of a delta 9 trans ethylenic bond on the delta 6 desaturation of linolenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, La Hague, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of trans 18:2 isomers on the delta 6 desaturation of linoleic acid by rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vatèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress Eurolipid 50 DGF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dietary C18:2 trans isomers on the gamma 6 desaturation of linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grandgirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85. American Oil Chemists' Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Altanta, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Analysis of Plasmalogen Individual Species by High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Vasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bhattacharya, Sanjoy K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipidomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2625, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US; Humana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-267, 2023, Methods in Molecular Biology book series (MIMB), 978-1-0716-2966-6. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2966-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between oral characteristics, bolus formation and aroma compound releases during the consumption of fat spread in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of trans 2o:4 and 20:5 isomers on rat platelet aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Fatty Acids and Eicosanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists Society, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans polyunsaturates fatty acids : occurence and nutritional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAI Press Inc, 1996, 1-55938-534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of key aroma compounds in Burgundy truffle (proceedings)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.P1.27, 2021, Proceedings of the 16. Weurman Flavour Research Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of key aroma compounds in foods containing vegetable proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5346580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26-27 oct. : Journées du Réseau Français des Lipidomystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isomères monotrans de l'acide linoleique.Effets nutritionnels,synthèse, métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1996. Français. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02837343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId516"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxin Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues-Braz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.1.14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Vasku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cabaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mahoney-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.12.086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2023.102556" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sandu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-022-05684-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Boussaad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonneaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Timmerman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rattouli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0436211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pallot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.921691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vidal Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokkyoo Jun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gordon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120001057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00444" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mezni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Khouja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khaldi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.121956" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Eliza Cortazzo Menis-Henrique" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Soares Janzantti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.01.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom8040174" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.03.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNW4J130-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06418-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dossarps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Labidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5HKJRC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot&#8208;Garcher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168794" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux-Picquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D060764" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehrer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Isaico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106912" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bouali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Trabelsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Herchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Albouchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Khouja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2014.895724" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Newmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Pedersen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3177" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGJQ7960-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiebaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Veloso da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059547" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0440-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S6ZP0JB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bou Abdallah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-013-2340-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKDNGS0H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Nasri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elfalleh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tili" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2181-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ1HCR9D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eop.11.74" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marmesat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Velasco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Dobarganes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.034412" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644230v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korn&#233;l Nagy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Vishnuprasad Brahmbhatt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D022962" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2012.02.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S1LKVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Youzbachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tlili" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4737" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490FAD1C280C73DF53D83BE4FCF70256C0DE7CF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00825009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0406" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201000028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03TG9C3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659359v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Mezghache" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Henchiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aouf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0330" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137063v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.10.039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Fournier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Christie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2010.07.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDVMK692-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Dutta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Dobarganes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-008-9055-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hug" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Golay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.03.099" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GLB4J6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Dionisi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.10.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K453VQT4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177036v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scruel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658620v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2006.04.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVC1H3KD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664438v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665462v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dumusois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cracowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.02.021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLGZPXFQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683367v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scruel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cracowski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.10.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2FVH1W4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cracowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.10.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTVXLVL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481958" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF321N49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683436v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Marmesat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Marquez-Ruiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobarganes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050050t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBHDLF4C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.10.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVTXW4L2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680467v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677744v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Almanza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-002-0970-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3GVF676-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670607v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675969v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672685v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Velasco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquez-Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Dobarganes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671615v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gn&#228;dig" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. No&#235;l" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674222v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674759v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angioni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Siess" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobarganes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mairot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694622v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692804v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voinot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687631v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vat&#232;le" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poullain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691877v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Christie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Gunstone" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689185v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694726v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687513v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wolff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706024v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eynard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilufer Yesilirmak" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264431v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Voisine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264372v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167069v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253287v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787577v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785769v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808441v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zmojdzian" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Newman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourmard Cubizolles" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747978v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Pedersen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189968v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Newman" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746885v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dossarps" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ever.be/view_room_day_fill.php?ev_id=11" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.F001.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747975v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demougeot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594327v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747925v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816285v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817589v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841304v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Adsiz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827515v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581560v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01502811v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512189v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512184v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165730v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz J. Sarna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A. Broniec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Pilat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Olchawa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Duda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Zhiguo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742241v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580674v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746802v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4776.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571902v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748729v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saab" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543432v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528066v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000623v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231290v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149370v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904315v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939568v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757098v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2008.4456.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768102v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775986v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saget" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846754v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847763v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844630v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-2966-6_22" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2966-6_22" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799969v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839798v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836885v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173304v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264683v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346580" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790220v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837343v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxin Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues-Braz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.1.14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Vasku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cabaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.15222" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mahoney-Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.12.086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2023.102556" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Boussaad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonneaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Timmerman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sandu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-022-05684-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rattouli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0436211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pallot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.921691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bassot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip Buus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2021.159030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.121956" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vidal Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokkyoo Jun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gordon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120001057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mezni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Khouja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Eliza Cortazzo Menis-Henrique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Soares Janzantti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.01.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3382436" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom8040174" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.03.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNW4J130-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06418-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot&#8208;Garcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168794" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dossarps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Labidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5HKJRC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630461v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux-Picquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D060764" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehrer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Isaico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106912" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Khouja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2014.895724" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bouali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Trabelsi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Herchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Albouchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Newmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Pedersen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mekoue Nguela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3177" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGJQ7960-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0440-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S6ZP0JB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bou Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-013-2340-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKDNGS0H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818303v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiebaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Veloso da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jakob" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Nasri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elfalleh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tili" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2181-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ1HCR9D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Velasco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2012.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S1LKVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Youzbachi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tlili" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4737" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490FAD1C280C73DF53D83BE4FCF70256C0DE7CF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eop.11.74" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190388v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Marmesat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Dobarganes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.034412" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644230v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korn&#233;l Nagy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Vishnuprasad Brahmbhatt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D022962" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723078v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035102" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0406" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00825009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0407" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201000028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03TG9C3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.10.039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Mezghache" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Henchiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aouf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0330" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Fournier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Christie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2010.07.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDVMK692-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Dutta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Dobarganes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-008-9055-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Dionisi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.10.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K453VQT4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hug" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Golay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.03.099" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GLB4J6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scruel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cracowski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658620v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2006.04.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVC1H3KD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664438v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665462v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dumusois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Marmesat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Marquez-Ruiz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobarganes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050050t" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBHDLF4C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cracowski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.10.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVTXW4L2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.02.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLGZPXFQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683367v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scruel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.10.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2FVH1W4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cracowski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.10.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTVXLVL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481958" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF321N49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680467v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677744v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Almanza" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-002-0970-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3GVF676-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675969v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672685v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Velasco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marquez-Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Dobarganes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674222v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671615v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gn&#228;dig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. No&#235;l" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674759v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angioni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694180v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696429v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Siess" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genty" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobarganes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691743v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mairot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692804v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voinot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694622v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687631v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vat&#232;le" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poullain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691877v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Christie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Gunstone" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684632v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wolff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689185v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694726v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687513v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706024v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eynard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilufer Yesilirmak" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264431v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Voisine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264372v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Reynaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167069v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253287v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787577v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785769v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808441v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zmojdzian" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Newman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourmard Cubizolles" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189968v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Newman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Pedersen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747978v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746885v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dossarps" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ever.be/view_room_day_fill.php?ev_id=11" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.F001.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747975v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demougeot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594327v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747925v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Poette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841304v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827515v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827300v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Adsiz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512189v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01502811v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581560v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512184v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165730v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz J. Sarna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A. Broniec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Pilat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Olchawa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Duda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Zhiguo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742241v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571902v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746802v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4776.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149370v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543432v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748729v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saab" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528066v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000623v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231290v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137070v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939568v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904315v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757098v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2008.4456.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768102v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846754v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775986v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saget" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847763v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844630v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-2966-6_22" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2966-6_22" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799969v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839798v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836885v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173304v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264683v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346580" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790220v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837343v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>