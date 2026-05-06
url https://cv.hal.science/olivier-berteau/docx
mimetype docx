--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1085,252 +1085,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radical SAM Enzymes and Ribosomally‐Synthesized and Post‐translationally Modified Peptides: A Growing Importance in the Microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000516750⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.678068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817729v1</w:t>
+                <w:t xml:space="preserve">hal-03808812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical SAM Enzymes and Ribosomally‐Synthesized and Post‐translationally Modified Peptides: A Growing Importance in the Microbiomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp F Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.678068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000516750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808812v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N-Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
               </w:r>
@@ -3403,278 +3403,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thiostrepton A tryptophan methyltransferase TsrM catalyses a cob(II)alamin-dependent methyl transfer reaction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthetic versatility and coordinated action of 5 '-deoxyadenosyl radicals in deazaflavin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+                <w:t xml:space="preserve">Benjamin Philmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Gherasim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tadhg P. Begley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9377⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (16), pp.5406-5413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja513287k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216185v1</w:t>
+                <w:t xml:space="preserve">hal-02640471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthetic versatility and coordinated action of 5 '-deoxyadenosyl radicals in deazaflavin biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The thiostrepton A tryptophan methyltransferase TsrM catalyses a cob(II)alamin-dependent methyl transfer reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Philmus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berteau</w:t>
+                <w:t xml:space="preserve">Carmen Gherasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadhg P. Begley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (16), pp.5406-5413. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja513287k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640471v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Gglycosaminoglycan (GAG) sulfatases from the human gut symbiont bacteroides thetaiotaomicron reveals the first GAG-specific bacterial endosulfatase</w:t>
               </w:r>
@@ -4185,278 +4185,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomic beta-glucuronidase uncovers a core adaptive function of the human intestinal microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfatases and a Radical S-Adenosyl-L-methionine (AdoMet) Enzyme Are Key for Mucosal Foraging and Fitness of the Prominent Human Gut Symbiont, Bacteroides thetaiotaomicron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Gloux</w:t>
+                <w:t xml:space="preserve">Eric C. E. C. Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey I. J. I. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1000066107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (29), pp.25973 - 25982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001013v1</w:t>
+                <w:t xml:space="preserve">hal-01004563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfatases and a Radical S-Adenosyl-L-methionine (AdoMet) Enzyme Are Key for Mucosal Foraging and Fitness of the Prominent Human Gut Symbiont, Bacteroides thetaiotaomicron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
+                <w:t xml:space="preserve">A metagenomic beta-glucuronidase uncovers a core adaptive function of the human intestinal microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane H. El Oumami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. E. C. Martens</w:t>
+                <w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey I. J. I. Gordon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (29), pp.25973 - 25982. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108, pp.4539 - 4546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1000066107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004563v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic sulfatase-maturating enzyme - A mechanistic link with glycyl radical-activating enzymes?</w:t>
               </w:r>
@@ -4838,286 +4838,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair and free radicals: New insights into the mechanism of spore photoproduct lyase revealed by single amino acid substitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ollagnier de Choudens</w:t>
+                <w:t xml:space="preserve">Anaerobic Sulfatase-maturating Enzymes, First Dual Substrate Radical S -Adenosylmethionine Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 283, pp.36361-36368</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 283 (26), pp.17815-17826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M710074200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374829v1</w:t>
+                <w:t xml:space="preserve">hal-01960684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Sulfatase-maturating Enzymes, First Dual Substrate Radical S -Adenosylmethionine Enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Johnson</w:t>
+                <w:t xml:space="preserve">DNA repair and free radicals: New insights into the mechanism of spore photoproduct lyase revealed by single amino acid substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chandor-Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollagnier de Choudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 283 (26), pp.17815-17826. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 283, pp.36361-36368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960684v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
               </w:r>
@@ -5417,51 +5417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carsten Pieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollagnier de Choudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5518,269 +5518,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinucleotide spore photoproduct: a minimal substrate of the DNA repair spore photoproduct lyase enzyme from Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new type of bacterial sulfatase reveals a novel maturation pathway in prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chandor</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie S. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.26922-26931</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 281 (32), pp.22464-22470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M602504200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374602v1</w:t>
+                <w:t xml:space="preserve">hal-02656640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of bacterial sulfatase reveals a novel maturation pathway in prokaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinucleotide spore photoproduct: a minimal substrate of the DNA repair spore photoproduct lyase enzyme from Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Chandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Sanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 281 (32), pp.22464-22470. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, pp.26922-26931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656640v1</w:t>
+                <w:t xml:space="preserve">hal-00374602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct repair of a synthetic 5S-configured spore photoproduct by a spore photoproduct lyase.</w:t>
               </w:r>
@@ -6766,77 +6766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radically new methylation reactions in antibiotic biosynthesis: Insights into the mechanism of B12-dependent radical SAM enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gherasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruma Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6913,64 +6913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Philmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadhg P. Begley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBG. FRA., Jul 2013, Grenoble, France. 1 p</w:t>
@@ -6999,51 +6999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel methyl transfer reactions: expanding the chemistry of radical SAM enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,256 +7114,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Decamps</w:t>
+                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. H. White</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189734v1</w:t>
+                <w:t xml:space="preserve">hal-01189736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
+                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guerineau</w:t>
+                <w:t xml:space="preserve">R. H. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189736v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7439,51 +7439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7541D3D"/>
+    <w:nsid w:val="E38543A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7670,51 +7670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-berteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3434-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077259718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.002883" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothe Spillmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4LVRTQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja513287k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gloux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane H. El Oumami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000066107" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus G. Friedel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carsten Pieck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b514103f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TS05J1J8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J Pieck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier-De-Choudens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goasdoue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tissot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/12.4.273" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2001.02497.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jozefonvicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goasdoue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(99)00223-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNHCKXXZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-berteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3434-5168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077259718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.002883" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothe Spillmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4LVRTQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja513287k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane H. El Oumami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000066107" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus G. Friedel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carsten Pieck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b514103f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TS05J1J8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374602v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Sanakis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J Pieck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollagnier-De-Choudens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goasdoue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tissot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/12.4.273" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2001.02497.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jozefonvicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goasdoue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(99)00223-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNHCKXXZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>