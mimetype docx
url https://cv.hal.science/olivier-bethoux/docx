--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -118,507 +118,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t>
+                <w:t xml:space="preserve">Modeling of Inter-Turn Short Circuits in a Multiphase Synchronous Motor Using Power Sharing Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Lanciotti</w:t>
+                <w:t xml:space="preserve">Hugo Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Galli</w:t>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.4. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2025001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2025.3637366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949414v1</w:t>
+                <w:t xml:space="preserve">hal-05375557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
+                <w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+                <w:t xml:space="preserve">Noemi Lanciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Giacomo Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Iovine</w:t>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2025001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364253v1</w:t>
+                <w:t xml:space="preserve">hal-04949414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Inter-Turn Short Circuits in a Multiphase Synchronous Motor Using Power Sharing Capability</w:t>
+                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Milan</w:t>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cizeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ojeda</w:t>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Labouré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2025.3637366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375557v1</w:t>
+                <w:t xml:space="preserve">hal-05364253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal Power-Sharing Capacity Assessment of an Energy Router Based on a Dual Three-Phase Electric Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -704,51 +704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -776,421 +776,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of DC-Link Low-Frequency Current Harmonics in Multi-Source Multi-Three-Phase Electric Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13122236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222679v1</w:t>
+                <w:t xml:space="preserve">hal-04622461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of DC-Link Low-Frequency Current Harmonics in Multi-Source Multi-Three-Phase Electric Drives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating reverse recovery power losses in MOSFET switching cell using extra Schottky diodes—Application to voltage source inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bououd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13122236⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.100066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2024.100066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622461v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating reverse recovery power losses in MOSFET switching cell using extra Schottky diodes—Application to voltage source inverter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+                <w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Emmanuel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.100066. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2024.100066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591673v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t>
               </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t>
@@ -1310,90 +1310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,77 +1427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et modularité des chaines de conversion électromécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1769,51 +1769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,64 +1899,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy to implement and robust design control method dedicated to multi-cell converters using inter cell transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Tamizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167, pp.461 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles and Their Infrastructure: An Option towards an Environmentally Friendly Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (22), pp.6132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles: State of the Art and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,51 +2276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,90 +2393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of PWM-Induced Current Ripple in Subdivided Stator Windings Using Admittance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (23), pp.4418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,51 +2510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,64 +2627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a PEMFC fractional order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,64 +3129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Vector PWM Control Synthesis for a H-Bridge Drive in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4171,289 +4171,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+                <w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Talj</w:t>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Azib</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1749-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698843v1</w:t>
+                <w:t xml:space="preserve">hal-00710738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.1749-1757. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710738v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
               </w:r>
@@ -4550,658 +4550,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054693v1</w:t>
+                <w:t xml:space="preserve">hal-00999078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
+                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Azib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00999078v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642129v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high voltage input - output ratio dc-dc converter dedicated to small power fuel cell systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cathelin</w:t>
+                <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010148⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646462v1</w:t>
+                <w:t xml:space="preserve">hal-02054691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+                <w:t xml:space="preserve">Design of a high voltage input - output ratio dc-dc converter dedicated to small power fuel cell systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054691v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Didactique des Systèmes Photovoltaïques : Optimisation Thermique et Electrique</w:t>
               </w:r>
@@ -5226,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5435,90 +5435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Multiport Energy Router Structures in the Specific Context of Wind Power Generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5682,51 +5682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pniak Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6118,103 +6118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Macroscopic Representation of a Partial Power Converter based Fuel Cell Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,90 +6382,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la sensibilité de la commande des machines électriques fractionnées vis à vis de la dispersion des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
@@ -6494,103 +6494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
@@ -6628,90 +6628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM-Induced Current Modelling in Stator Slots with Multiple Stacked Coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6771,64 +6771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,64 +6905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7004,77 +7004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'enroulements statoriques subdivisés pour l'évaluation d'une commande équilibrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,252 +7093,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528152v1</w:t>
+                <w:t xml:space="preserve">hal-04503537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
+                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503537v1</w:t>
+                <w:t xml:space="preserve">hal-04528152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
               </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,70 +7426,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
+                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,116 +7501,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693644v1</w:t>
+                <w:t xml:space="preserve">hal-01693651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
+                <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,82 +7631,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693651v1</w:t>
+                <w:t xml:space="preserve">hal-01693644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-Fed Inverter Topologies applied to Modular power Fuel Cells</w:t>
               </w:r>
@@ -7772,286 +7772,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
+                <w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hissel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283676v1</w:t>
+                <w:t xml:space="preserve">hal-01271085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+                <w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hissel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271085v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequential identification of a Proton Exchange Membrane Fuel Cell (PEMFC) fractional order model</w:t>
               </w:r>
@@ -8197,51 +8197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
@@ -8283,77 +8283,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the control of a three-phase open-end winding H-bridge drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8534,51 +8534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8975,51 +8975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9068,273 +9068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'une commande aux perturbations singulières d'un système pile à combustible/super capacités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PPPSC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753001v1</w:t>
+                <w:t xml:space="preserve">hal-00783090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation expérimentale d'une commande aux perturbations singulières d'un système pile à combustible/super capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPPSC'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783090v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9459,51 +9459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9796,51 +9796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9941,243 +9941,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular perturbation control for coordination of converters in a fuel cell system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande non-linéaire d'un système pile à combustible supercondensateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cergy-Pontoise, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CIFA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712520v1</w:t>
+                <w:t xml:space="preserve">hal-00712528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande non-linéaire d'un système pile à combustible supercondensateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular perturbation control for coordination of converters in a fuel cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cergy-Pontoise, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712528v1</w:t>
+                <w:t xml:space="preserve">hal-00712520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a Passivity-Based Controller for coordination of converters in a fuel cell system</w:t>
               </w:r>
@@ -10202,51 +10202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells Conference (FDFC 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Tiefensee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10864,64 +10864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamali-Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10975,1016 +10975,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447270v1</w:t>
+                <w:t xml:space="preserve">hal-00447258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447258v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447272v1</w:t>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
+              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447268v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446008v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Control Strategy for a Parallel Hybrid Fuel Cell/Supercapacitors Power Source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Review of MPPT Techniques for Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Dogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-VPPC 2009, The 5th IEEE Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dearborn, United States. pp. 1858-1863</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Energy and Environmental Protection in Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hebron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447269v1</w:t>
+                <w:t xml:space="preserve">hal-00447246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of MPPT Techniques for Photovoltaic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Control Strategy for a Parallel Hybrid Fuel Cell/Supercapacitors Power Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hussein Dogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy and Environmental Protection in Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hebron, France</w:t>
+              <w:t xml:space="preserve">IEEE-VPPC 2009, The 5th IEEE Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dearborn, United States. pp. 1858-1863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447246v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system study on silicon thin-film pm-Si:H/µc-Si:H tandem cell structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t>
@@ -12212,51 +12212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes glissants et convertisseurs multicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12525,51 +12525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Controllers: PID controller design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12760,90 +12760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif formant bus de tension continue pour un système électrique polyphase, véhicule automobile comprenant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3134928. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12897,51 +12897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des systèmes énergétiques sous contraintes technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Univeersité Paris XI, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13128,51 +13128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Milan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3637366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3595658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bououd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2024.100066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234418" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramadan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cabaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00965207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Squella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25MK4NV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2013.2246202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B1Q13VGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010148" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lanier Scoggin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0235" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L. Scoggin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2014.6861843" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frapp&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younane Nassif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729145" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2010.5637474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Escobar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447246v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20070033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2002.1038786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01405264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3637366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3595658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bououd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2024.100066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234418" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramadan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cabaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00965207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Squella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25MK4NV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2013.2246202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B1Q13VGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lanier Scoggin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0235" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L. Scoggin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2014.6861843" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frapp&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younane Nassif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729145" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2010.5637474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Escobar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447246v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20070033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2002.1038786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01405264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>