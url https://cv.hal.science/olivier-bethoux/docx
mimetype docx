--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -118,157 +118,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Inter-Turn Short Circuits in a Multiphase Synchronous Motor Using Power Sharing Capability</w:t>
+                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Milan</w:t>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ojeda</w:t>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Labouré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2025.3637366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375557v1</w:t>
+                <w:t xml:space="preserve">hal-05364253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t>
               </w:r>
@@ -293,64 +297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.4. </w:t>
@@ -382,243 +386,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
+                <w:t xml:space="preserve">Modeling of Inter-Turn Short Circuits in a Multiphase Synchronous Motor Using Power Sharing Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+                <w:t xml:space="preserve">Hugo Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Iovine</w:t>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mayet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2025.3637366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364253v1</w:t>
+                <w:t xml:space="preserve">hal-05375557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal Power-Sharing Capacity Assessment of an Energy Router Based on a Dual Three-Phase Electric Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -646,633 +646,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of DC-Link Low-Frequency Current Harmonics in Multi-Source Multi-Three-Phase Electric Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13122236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064991v1</w:t>
+                <w:t xml:space="preserve">hal-04622461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of DC-Link Low-Frequency Current Harmonics in Multi-Source Multi-Three-Phase Electric Drives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating reverse recovery power losses in MOSFET switching cell using extra Schottky diodes—Application to voltage source inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bououd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13122236⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.100066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2024.100066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622461v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating reverse recovery power losses in MOSFET switching cell using extra Schottky diodes—Application to voltage source inverter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bououd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Emmanuel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2024.100066⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591673v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222679v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t>
@@ -1310,90 +1310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,77 +1427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et modularité des chaines de conversion électromécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,330 +1633,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0957650920910346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835248v1</w:t>
+                <w:t xml:space="preserve">hal-03835244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (1), pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0957650920910346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835244v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy to implement and robust design control method dedicated to multi-cell converters using inter cell transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Tamizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167, pp.461 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles and Their Infrastructure: An Option towards an Environmentally Friendly Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (22), pp.6132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles: State of the Art and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,64 +2276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,90 +2393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of PWM-Induced Current Ripple in Subdivided Stator Windings Using Admittance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (23), pp.4418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,90 +2510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,90 +2627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a PEMFC fractional order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,821 +2842,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Energy Storage: New Techno-Economic Emergence Solution Analysis</w:t>
+                <w:t xml:space="preserve">Experimental validation of a sampled-data passivity-based controller for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Becherif</w:t>
+                <w:t xml:space="preserve">Mickael Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.S. Ramadan</w:t>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cabaret</w:t>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Simoncini</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.629⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.5187-5194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2362497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270968v1</w:t>
+                <w:t xml:space="preserve">hal-01101293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a sampled-data passivity-based controller for coordination of converters in a fuel cell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hilairet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2362497⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), https://ieeexplore-ieee-org.bibliopam.supelec.fr/stamp/stamp.jsp?tp=&amp;arnumber=7093443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101293v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355497⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.716-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238492v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+                <w:t xml:space="preserve">Hydrogen Energy Storage: New Techno-Economic Emergence Solution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">K. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hissel</w:t>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01271001v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Cell System Control under Converter Losses with Experimental Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new state-observer of the inner PEM fuel cell pressures for enhanced system monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghanes</w:t>
+                <w:t xml:space="preserve">Ivan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Béthoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Naccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01428⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EPJAP/2014130167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054627v1</w:t>
+                <w:t xml:space="preserve">hal-01084090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new state-observer of the inner PEM fuel cell pressures for enhanced system monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+                <w:t xml:space="preserve">Fuel Cell System Control under Converter Losses with Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Roche</w:t>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Naccari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/EPJAP/2014130167⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.8588-8593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084090v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic router for microgrid applications: Theory and experimental results</w:t>
               </w:r>
@@ -3784,77 +3784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Vector PWM Control Synthesis for a H-Bridge Drive in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3901,103 +3901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A passivity-based controller for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (8), pp.1097 - 1109. </w:t>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,816 +4171,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (9), pp.4127-4138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710738v1</w:t>
+                <w:t xml:space="preserve">hal-00712480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Talj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00698843v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
+                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712480v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Talj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642129v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1749-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
               </w:r>
@@ -5005,64 +5005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5096,51 +5096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a high voltage input - output ratio dc-dc converter dedicated to small power fuel cell systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5226,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5308,51 +5308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicell actuator based on a sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,684 +5416,684 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Multiport Energy Router Structures in the Specific Context of Wind Power Generation Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+                <w:t xml:space="preserve">Limitations of Current-Optimal Dual Active Bridge Modulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lanier Scoggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0229⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095759v1</w:t>
+                <w:t xml:space="preserve">hal-05095719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Current-Optimal Dual Active Bridge Modulation Strategies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pniak Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095719v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limites des stratégies de modulation minimisant le courant du convertisseur DAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mathieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy L. Scoggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506677v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites des stratégies de modulation minimisant le courant du convertisseur DAB</w:t>
+                <w:t xml:space="preserve">Impact de l'orientation des panneaux photovoltaïques sur la durée de vie des batteries dans un micro-réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy L. Scoggin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arnaud Minne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506614v1</w:t>
+                <w:t xml:space="preserve">hal-05506477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'orientation des panneaux photovoltaïques sur la durée de vie des batteries dans un micro-réseau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Review of Multiport Energy Router Structures in the Specific Context of Wind Power Generation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506477v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation des grandeurs de commande d'un convertisseur Dual Active Bridge au moyen d'un algorithme d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lanier Scoggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6118,103 +6118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Macroscopic Representation of a Partial Power Converter based Fuel Cell Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,90 +6382,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la sensibilité de la commande des machines électriques fractionnées vis à vis de la dispersion des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
@@ -6488,278 +6488,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PWM-Induced Current Modelling in Stator Slots with Multiple Stacked Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+                <w:t xml:space="preserve">Hugo Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872463v1</w:t>
+                <w:t xml:space="preserve">hal-03694907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM-Induced Current Modelling in Stator Slots with Multiple Stacked Coils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Milan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Ojeda</w:t>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France. </w:t>
+              <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694907v1</w:t>
+                <w:t xml:space="preserve">hal-03872463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t>
               </w:r>
@@ -6771,64 +6771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,64 +6905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7004,77 +7004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'enroulements statoriques subdivisés pour l'évaluation d'une commande équilibrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7432,103 +7432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7562,103 +7562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7677,2101 +7677,2101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Fed Inverter Topologies applied to Modular power Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Mazouz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283675v1</w:t>
+                <w:t xml:space="preserve">hal-01271085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+                <w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hissel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271085v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-Fed Inverter Topologies applied to Modular power Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hissel Daniel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t>
+              <w:t xml:space="preserve">6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283676v1</w:t>
+                <w:t xml:space="preserve">hal-01283675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequential identification of a Proton Exchange Membrane Fuel Cell (PEMFC) fractional order model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society (IECON 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084390v1</w:t>
+                <w:t xml:space="preserve">hal-01119610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of the control of a three-phase open-end winding H-bridge drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, United States. pp.1 - 6 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2014.6861843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119610v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the control of a three-phase open-end winding H-bridge drive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+                <w:t xml:space="preserve">Modeling and identification of PEM fuel cell system by fractional impedance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271074v1</w:t>
+                <w:t xml:space="preserve">hal-01083447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and identification of PEM fuel cell system by fractional impedance model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dina Irofti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083447v1</w:t>
+                <w:t xml:space="preserve">hal-01104506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Frequential identification of a Proton Exchange Membrane Fuel Cell (PEMFC) fractional order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society (IECON 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104506v1</w:t>
+                <w:t xml:space="preserve">hal-01084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power converter for fault tolerant segmented PEMFC and associated technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+                <w:t xml:space="preserve">Dynamic Model and Experimental Validation of a PEM Fuel Cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younane Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany. pp.1-9</w:t>
+              <w:t xml:space="preserve">ENEFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932672v1</w:t>
+                <w:t xml:space="preserve">hal-00931226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Model and Experimental Validation of a PEM Fuel Cell System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+                <w:t xml:space="preserve">Power converter for fault tolerant segmented PEMFC and associated technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Roche</w:t>
+                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENEFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">FDFC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931226v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical architecture for high power segmented PEM Fuel Cell in vehicle application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
+                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVET 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPPSC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932671v1</w:t>
+                <w:t xml:space="preserve">hal-00783090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System; experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation expérimentale d'une commande aux perturbations singulières d'un système pile à combustible/super capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223611v1</w:t>
+                <w:t xml:space="preserve">hal-00753001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
+                <w:t xml:space="preserve">Jordi Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPPSC'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seoul, South Korea. pp.956-961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2012.6422778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783090v1</w:t>
+                <w:t xml:space="preserve">hal-04590296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'une commande aux perturbations singulières d'un système pile à combustible/super capacités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+                <w:t xml:space="preserve">Electrical architecture for high power segmented PEM Fuel Cell in vehicle application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.15 - 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753001v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System; experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2012.6422778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590296v1</w:t>
+                <w:t xml:space="preserve">hal-03223611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712524v1</w:t>
+                <w:t xml:space="preserve">hal-00712515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Singular Perturbation Control for coordination of converters in a Fuel Cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712515v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Perturbation Control for coordination of converters in a Fuel Cell System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">FDFC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752998v1</w:t>
+                <w:t xml:space="preserve">hal-00712524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity-Based Control of a Fuel Cell System</w:t>
               </w:r>
@@ -9796,51 +9796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10055,77 +10055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation control for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10202,51 +10202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells Conference (FDFC 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10265,213 +10265,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data energetic management of a Fuel Cell/Supercapacitor system</w:t>
+                <w:t xml:space="preserve">Comparative study of various current controllers for the switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Tiefensee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC 2010</w:t>
+              <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2010.5729145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712526v1</w:t>
+                <w:t xml:space="preserve">hal-02054625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action palliative par le convertisseur statique en cas de défaillance d'un générateur PAC modulaire de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10503,187 +10477,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of various current controllers for the switched reluctance machine</w:t>
+                <w:t xml:space="preserve">Sampled-data energetic management of a Fuel Cell/Supercapacitor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rain</w:t>
+                <w:t xml:space="preserve">Fernando Tiefensee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+              <w:t xml:space="preserve">VPPC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2010.5729145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054625v1</w:t>
+                <w:t xml:space="preserve">hal-00712526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and identification using simple and non-intrusive on-line monitoring techniques for PEM fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10864,90 +10864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamali-Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10975,718 +10975,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447258v1</w:t>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
+              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447270v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446008v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447272v1</w:t>
+                <w:t xml:space="preserve">hal-00447258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
+              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447268v1</w:t>
+                <w:t xml:space="preserve">hal-00447270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of MPPT Techniques for Photovoltaic Systems</w:t>
               </w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Dogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11806,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11888,103 +11888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system study on silicon thin-film pm-Si:H/µc-Si:H tandem cell structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t>
@@ -12013,64 +12013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant speed measurement for the control of a DC-motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12111,260 +12111,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sliding mode control using a multi-cell converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Modes glissants et convertisseurs multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vilanova i la Geltrú, Spain</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058082v1</w:t>
+                <w:t xml:space="preserve">hal-05232680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes glissants et convertisseurs multicellulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">On the sliding mode control using a multi-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Douz, Tunisie</w:t>
+              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vilanova i la Geltrú, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232680v1</w:t>
+                <w:t xml:space="preserve">hal-02058082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced sliding mode stabilization of a levitation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12402,51 +12402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cell chopper direct control law preserving optimal limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12525,51 +12525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Controllers: PID controller design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12760,90 +12760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif formant bus de tension continue pour un système électrique polyphase, véhicule automobile comprenant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3134928. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12897,51 +12897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des systèmes énergétiques sous contraintes technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Univeersité Paris XI, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13128,51 +13128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3637366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3595658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bououd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2024.100066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234418" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramadan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cabaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00965207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Squella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25MK4NV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2013.2246202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B1Q13VGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lanier Scoggin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0235" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L. Scoggin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283675v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2014.6861843" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frapp&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younane Nassif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729145" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2010.5637474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Escobar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447246v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20070033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2002.1038786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01405264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Milan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3637366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3595658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bououd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2024.100066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234418" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becherif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramadan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cabaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simoncini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.629" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00965207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Squella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25MK4NV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2013.2246202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B1Q13VGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lanier Scoggin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0235" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L. Scoggin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0229" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2014.6861843" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younane Nassif" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932672v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frapp&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195242" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054625v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729145" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2010.5637474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Escobar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447246v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20070033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2002.1038786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01405264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>