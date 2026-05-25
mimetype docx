--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -118,161 +118,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
+                <w:t xml:space="preserve">Modeling of Inter-Turn Short Circuits in a Multiphase Synchronous Motor Using Power Sharing Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+                <w:t xml:space="preserve">Hugo Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Iovine</w:t>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mayet</w:t>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2025.3637366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364253v1</w:t>
+                <w:t xml:space="preserve">hal-05375557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t>
               </w:r>
@@ -297,64 +293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.4. </w:t>
@@ -386,239 +382,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Inter-Turn Short Circuits in a Multiphase Synchronous Motor Using Power Sharing Capability</w:t>
+                <w:t xml:space="preserve">Analytical solution for fuel cell electric vehicle energy management including a long-term predefined velocity profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Milan</w:t>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.152318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2025.3637366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375557v1</w:t>
+                <w:t xml:space="preserve">hal-05364253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal Power-Sharing Capacity Assessment of an Energy Router Based on a Dual Three-Phase Electric Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -646,633 +646,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of DC-Link Low-Frequency Current Harmonics in Multi-Source Multi-Three-Phase Electric Drives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13122236⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622461v1</w:t>
+                <w:t xml:space="preserve">hal-05222679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating reverse recovery power losses in MOSFET switching cell using extra Schottky diodes—Application to voltage source inverter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bououd</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2024.100066⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591673v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Transformers Electromagnetic Modeling Considering Capacitive Couplings up to 100 MHz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating reverse recovery power losses in MOSFET switching cell using extra Schottky diodes—Application to voltage source inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+                <w:t xml:space="preserve">Mohammed Bououd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sylvio Ngoua Teu Magambo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hoang Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (6), pp.7290-7301. </w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.100066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3365575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2024.100066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222679v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-sizing of a modular high power density DC/DC converter with GaN components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of DC-Link Low-Frequency Current Harmonics in Multi-Source Multi-Three-Phase Electric Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Volume 224, Part A, pp.2-19. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.2236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics13122236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064991v1</w:t>
+                <w:t xml:space="preserve">hal-04622461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Resistance and Leakage Inductance Estimation for Planar Transformers With Parallel-Connected Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sylvio Ngoua Teu Magambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (1), pp.728-738. </w:t>
@@ -1310,90 +1310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,77 +1427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et modularité des chaines de conversion électromécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,330 +1633,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (1), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957650920910346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835244v1</w:t>
+                <w:t xml:space="preserve">hal-03835248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (1), pp.3-16. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0957650920910346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835248v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy to implement and robust design control method dedicated to multi-cell converters using inter cell transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Tamizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167, pp.461 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,239 +2101,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles and Their Infrastructure: An Option towards an Environmentally Friendly Energy Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles: State of the Art and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (22), pp.6132. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13226132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13215843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835228v1</w:t>
+                <w:t xml:space="preserve">hal-03030373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles: State of the Art and Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Fuel Cell Road Vehicles and Their Infrastructure: An Option towards an Environmentally Friendly Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (21), pp.5843. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (22), pp.6132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13215843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13226132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030373v1</w:t>
+                <w:t xml:space="preserve">hal-03835228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,90 +2393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of PWM-Induced Current Ripple in Subdivided Stator Windings Using Admittance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (23), pp.4418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,90 +2510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,90 +2627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a PEMFC fractional order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,821 +2842,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a sampled-data passivity-based controller for coordination of converters in a fuel cell system</w:t>
+                <w:t xml:space="preserve">Hydrogen Energy Storage: New Techno-Economic Emergence Solution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hilairet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">M. Becherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+                <w:t xml:space="preserve">H.S. Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Tanasa</w:t>
+                <w:t xml:space="preserve">K. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+                <w:t xml:space="preserve">Franck Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2362497⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101293v1</w:t>
+                <w:t xml:space="preserve">hal-01270968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of a sampled-data passivity-based controller for coordination of converters in a fuel cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355497⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.5187-5194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2362497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238492v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), https://ieeexplore-ieee-org.bibliopam.supelec.fr/stamp/stamp.jsp?tp=&amp;arnumber=7093443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01271001v1</w:t>
+                <w:t xml:space="preserve">hal-01238492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Energy Storage: New Techno-Economic Emergence Solution Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.S. Ramadan</w:t>
+                <w:t xml:space="preserve">A review on DC/DC converter architectures for power fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cabaret</w:t>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Simoncini</w:t>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.716-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270968v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new state-observer of the inner PEM fuel cell pressures for enhanced system monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuel Cell System Control under Converter Losses with Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Roche</w:t>
+                <w:t xml:space="preserve">M. Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Naccari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/EPJAP/2014130167⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.8588-8593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084090v1</w:t>
+                <w:t xml:space="preserve">hal-02054627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Cell System Control under Converter Losses with Experimental Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghanes</w:t>
+                <w:t xml:space="preserve">A new state-observer of the inner PEM fuel cell pressures for enhanced system monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Béthoux</w:t>
+                <w:t xml:space="preserve">Ivan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hilairet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Naccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EPJAP/2014130167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054627v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic router for microgrid applications: Theory and experimental results</w:t>
               </w:r>
@@ -3784,77 +3784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Vector PWM Control Synthesis for a H-Bridge Drive in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3901,103 +3901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A passivity-based controller for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (8), pp.1097 - 1109. </w:t>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,1037 +4171,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.1749-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712480v1</w:t>
+                <w:t xml:space="preserve">hal-00710738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">R. Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642129v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (9), pp.4127-4138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054693v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufic Azib</w:t>
+                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00999078v1</w:t>
+                <w:t xml:space="preserve">hal-00642129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">C. Marchand</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698843v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00710738v1</w:t>
+                <w:t xml:space="preserve">hal-02054693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+                <w:t xml:space="preserve">Design of a high voltage input - output ratio dc-dc converter dedicated to small power fuel cell systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054691v1</w:t>
+                <w:t xml:space="preserve">hal-00646462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high voltage input - output ratio dc-dc converter dedicated to small power fuel cell systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cathelin</w:t>
+                <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646462v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Didactique des Systèmes Photovoltaïques : Optimisation Thermique et Electrique</w:t>
               </w:r>
@@ -5226,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5308,51 +5308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicell actuator based on a sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,684 +5416,684 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Current-Optimal Dual Active Bridge Modulation Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Pniak</w:t>
+                <w:t xml:space="preserve">Review of Multiport Energy Router Structures in the Specific Context of Wind Power Generation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0235⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095719v1</w:t>
+                <w:t xml:space="preserve">hal-05095759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électromagnétique des transformateurs planaires à plusieurs spires par couche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pniak Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pniak Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+                <w:t xml:space="preserve">Stéphane Ngo Bui Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites des stratégies de modulation minimisant le courant du convertisseur DAB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Limitations of Current-Optimal Dual Active Bridge Modulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lanier Scoggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506614v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'orientation des panneaux photovoltaïques sur la durée de vie des batteries dans un micro-réseau</w:t>
+                <w:t xml:space="preserve">Limites des stratégies de modulation minimisant le courant du convertisseur DAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Minne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guy L. Scoggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506477v1</w:t>
+                <w:t xml:space="preserve">hal-05506614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Multiport Energy Router Structures in the Specific Context of Wind Power Generation Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact de l'orientation des panneaux photovoltaïques sur la durée de vie des batteries dans un micro-réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Minne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095759v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation des grandeurs de commande d'un convertisseur Dual Active Bridge au moyen d'un algorithme d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lanier Scoggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6118,103 +6118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Macroscopic Representation of a Partial Power Converter based Fuel Cell Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Desreveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,90 +6382,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la sensibilité de la commande des machines électriques fractionnées vis à vis de la dispersion des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyu Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
@@ -6488,278 +6488,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM-Induced Current Modelling in Stator Slots with Multiple Stacked Coils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Milan</w:t>
+                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ojeda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France. </w:t>
+              <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694907v1</w:t>
+                <w:t xml:space="preserve">hal-03872463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computational Dynamic Model of Traction Drive for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PWM-Induced Current Modelling in Stator Slots with Multiple Stacked Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Desreveaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hugo Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872463v1</w:t>
+                <w:t xml:space="preserve">hal-03694907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t>
               </w:r>
@@ -6771,64 +6771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,64 +6905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7004,77 +7004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'enroulements statoriques subdivisés pour l'évaluation d'une commande équilibrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,252 +7093,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
+                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503537v1</w:t>
+                <w:t xml:space="preserve">hal-04528152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528152v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
               </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,2352 +7426,2352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693651v1</w:t>
+                <w:t xml:space="preserve">hal-01693644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693644v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+                <w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolli Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Khatir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Hissel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271085v1</w:t>
+                <w:t xml:space="preserve">hal-01283676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a high frequency six-phase interleaved DC/DC converter based on SiC power MOSFETs for a PEMFC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-Fed Inverter Topologies applied to Modular power Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-25</w:t>
+              <w:t xml:space="preserve">6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.OPR3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283676v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Fed Inverter Topologies applied to Modular power Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part-load control stategy of a 20kW SiC power converter for embedded PEMFC multi-stack architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st Annual Conference of the IEEE Industrial Electronics Society (IECON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.004627 - 004632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283675v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Frequential identification of a Proton Exchange Membrane Fuel Cell (PEMFC) fractional order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society (IECON 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119610v1</w:t>
+                <w:t xml:space="preserve">hal-01084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the control of a three-phase open-end winding H-bridge drive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+                <w:t xml:space="preserve">Modeling and identification of PEM fuel cell system by fractional impedance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miassa Amira Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Irofti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271074v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and identification of PEM fuel cell system by fractional impedance model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083447v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the control of a three-phase open-end winding H-bridge drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, United States. pp.1 - 6 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2014.6861843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104506v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequential identification of a Proton Exchange Membrane Fuel Cell (PEMFC) fractional order model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dina Irofti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society (IECON 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084390v1</w:t>
+                <w:t xml:space="preserve">hal-01104506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Model and Experimental Validation of a PEM Fuel Cell System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power converter for fault tolerant segmented PEMFC and associated technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younane Nassif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Roche</w:t>
+                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENEFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">FDFC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931226v1</w:t>
+                <w:t xml:space="preserve">hal-00932672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power converter for fault tolerant segmented PEMFC and associated technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+                <w:t xml:space="preserve">Dynamic Model and Experimental Validation of a PEM Fuel Cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younane Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
+                <w:t xml:space="preserve">I. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany. pp.1-9</w:t>
+              <w:t xml:space="preserve">ENEFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Antalya, Turkey. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932672v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Tanasa</w:t>
+                <w:t xml:space="preserve">Electrical architecture for high power segmented PEM Fuel Cell in vehicle application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPPSC'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.15 - 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783090v1</w:t>
+                <w:t xml:space="preserve">hal-00932671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'une commande aux perturbations singulières d'un système pile à combustible/super capacités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System; experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753001v1</w:t>
+                <w:t xml:space="preserve">hal-03223611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d'une commande aux perturbations singulières d'un système pile à combustible/super capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590296v1</w:t>
+                <w:t xml:space="preserve">hal-00753001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical architecture for high power segmented PEM Fuel Cell in vehicle application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
+                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVET 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPPSC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932671v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passivity-based controller with charge estimation for coordination of converters in a fuel cell System; experimental results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seoul, South Korea. pp.956-961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2012.6422778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223611v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">FDFC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712515v1</w:t>
+                <w:t xml:space="preserve">hal-00712524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Perturbation Control for coordination of converters in a Fuel Cell System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712524v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity-Based Control of a Fuel Cell System</w:t>
               </w:r>
@@ -9796,51 +9796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10055,77 +10055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation control for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10202,51 +10202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells Conference (FDFC 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10265,187 +10265,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of various current controllers for the switched reluctance machine</w:t>
+                <w:t xml:space="preserve">Sampled-data energetic management of a Fuel Cell/Supercapacitor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rain</w:t>
+                <w:t xml:space="preserve">Fernando Tiefensee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+              <w:t xml:space="preserve">VPPC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2010.5729145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054625v1</w:t>
+                <w:t xml:space="preserve">hal-00712526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action palliative par le convertisseur statique en cas de défaillance d'un générateur PAC modulaire de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10477,477 +10503,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data energetic management of a Fuel Cell/Supercapacitor system</w:t>
+                <w:t xml:space="preserve">Comparative study of various current controllers for the switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Tiefensee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Normand-Cyrot</w:t>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC 2010</w:t>
+              <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2010.5729145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712526v1</w:t>
+                <w:t xml:space="preserve">hal-02054625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and identification using simple and non-intrusive on-line monitoring techniques for PEM fuel cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
+                <w:t xml:space="preserve">Robust adaptive PI stabilization of a quadratic converter : Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérardo Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Indusrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054622v1</w:t>
+                <w:t xml:space="preserve">hal-00555969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust adaptive PI stabilization of a quadratic converter : Experimental results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+                <w:t xml:space="preserve">Fault detection and identification using simple and non-intrusive on-line monitoring techniques for PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bernardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérardo Escobar</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Indusrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.2029-2034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isie.2010.5637474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555969v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamali-Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10975,718 +10975,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Astier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+                <w:t xml:space="preserve">hal-00447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446008v1</w:t>
+                <w:t xml:space="preserve">hal-00447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447272v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Astier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
+              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447268v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447258v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447270v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of MPPT Techniques for Photovoltaic Systems</w:t>
               </w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Dogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11806,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11888,103 +11888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system study on silicon thin-film pm-Si:H/µc-Si:H tandem cell structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t>
@@ -12013,64 +12013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant speed measurement for the control of a DC-motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12111,260 +12111,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes glissants et convertisseurs multicellulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">On the sliding mode control using a multi-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Douz, Tunisie</w:t>
+              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vilanova i la Geltrú, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232680v1</w:t>
+                <w:t xml:space="preserve">hal-02058082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sliding mode control using a multi-cell converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Modes glissants et convertisseurs multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vilanova i la Geltrú, Spain</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058082v1</w:t>
+                <w:t xml:space="preserve">hal-05232680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced sliding mode stabilization of a levitation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12402,51 +12402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cell chopper direct control law preserving optimal limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12525,51 +12525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Controllers: PID controller design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12760,90 +12760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif formant bus de tension continue pour un système électrique polyphase, véhicule automobile comprenant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3134928. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12897,51 +12897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des systèmes énergétiques sous contraintes technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Univeersité Paris XI, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13128,51 +13128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Milan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3637366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3595658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bououd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2024.100066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234418" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becherif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramadan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cabaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simoncini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.629" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00965207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Squella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25MK4NV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2013.2246202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B1Q13VGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lanier Scoggin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0235" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L. Scoggin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0229" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2014.6861843" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younane Nassif" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932672v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frapp&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195242" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054625v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729145" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2010.5637474" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555969v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Escobar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447246v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20070033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2002.1038786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01405264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Milan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3637366" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Desreveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152318" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyu Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2025.3595658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3365575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bououd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2024.100066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13122236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvio Ngoua Teu Magambo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3203515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tamizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215843" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234418" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramadan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cabaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tanasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2362497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.07.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XLHKPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00965207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramirez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez-Squella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25MK4NV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolli Abdelfatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2013.2246202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923716v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tanasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bernardinis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frapp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B1Q13VGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cathelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010148" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pniak Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05095719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lanier Scoggin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0235" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L. Scoggin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003383" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392821" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083447v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2014.6861843" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frapp&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younane Nassif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Normand-Cyrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tiefensee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729145" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Escobar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054622v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2010.5637474" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447246v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20070033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058082v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2002.1038786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-821204-2.00102-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01405264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>