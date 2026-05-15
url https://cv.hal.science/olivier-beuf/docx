--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Beuf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olivier Beuf, DR1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49 ans, deux enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier.beuf@creatis.insa-lyon.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tél : +33 4 72 43 85 20</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'unité CREATIS depuis le 1er janvier 2016. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.creatis.insa-lyon.fr/site7/fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable adjoint de l’équipe « RMN et optique : De la mesure au biomarqueur » de CREATIS depuis le 1er décembre 2018. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.creatis.insa-lyon.fr/site7/fr/team/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction exercée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/05-11/18: Responsable adjoint de l'équipe &amp;quot;RMN et optique: De la mesure au biomrqueur&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/15-12/15: Directeur par intérim de l’UMR 5220.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 10/11: Directeur de Recherche CNRS, Institut des sciences de l’ingénierie et des systèmes (INSIS), section 28.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11/00-10/11: Chargé de Recherche CNRS, Laboratoire de RMN – Méthodologie et Instrumentation en Biophysique, Institut des sciences de l’ingénierie et des systèmes (INSIS), section 30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03/02-05/04: Expert scientifique pour la division médicale de la société Siemens (simultanément à CR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04/00-11/00: Ingénieur applications IRM avancées, Siemens Division Médicale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/98-04/00: Post-doctorant, UCSF -San Francisco (Prof. S. Majumdar).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du comité d’organisation des journées scientifiques sur les nouvelles méthodologies en imagerie du vivant (Lyon – 11 au 13 décembre 2012). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://imagerie-vivant.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour les journaux Osteoarthritis & Cartilage, Biomedical Imaging & Interventional Journal, Journal of Biomedical materials Research (Part A), Journal of Neuroscience Methods, MAGMA, Concepts in Magnetic Resonance Resonance (part B), Plos One, European Radiology, Scientific Report, Magnetic Resonance Imaging, Journal of Magnetic Resonance Imaging et Magnetic Resonance in Medicine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction ou co-direction de 20 thèses de doctorat, 5 post-doctorats et 29 stages de Master.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 jurys de thèse de doctorat et 8 jurys d’HDR.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur ou co-auteur de 90 publications dans des journaux avec comité de lecture, 3 brevets, 32 conférences orales sur invitation, 17 Proceedings, 8 chapitres de livre, 211 communications internationales dont 57 orales et 112 communications nationales dont 39 orales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H-index 20, 1362 citations (Web of Science) 25, 2254 citations (Google Scholar).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the spin-locking B radiofrequency field strength on the signal enhancement with Magic Sandwich Echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.107973. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo non-invasive multifrequency MR Elastography of mice liver at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging with ultra-short echo time sequence for head and neck radiotherapy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104974. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Loumeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bensamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravoxel incoherent motion magnetic resonance imaging to assess early tumor response to radiation therapy: Review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, pp.129-137. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2024.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tumor hypoxia imaging: incorporating relative oxygen extraction fraction mapping of prostate with multi-parametric quantitative MRI on a 1.5T MR-linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging and Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1754-9485.13626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field measurements in preclinical MRI at 11.7 T and 7 T for experimental SAR comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Troia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Zanovello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593 (11), pp.171818. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort echo time magnetic resonance elastography for quantification of the mechanical properties of short T2 tissues via optimal control‐based radiofrequency pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Palierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (11), pp.e5210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Secure Web-Based Medical Imaging Analysis Platform: The AWESOMME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot-Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging Informatics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-024-01110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion‐Weighted MRI of the Liver in Patients With Chronic Liver Disease: A Comparative Study Between Different Fitting Approaches and Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.28826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiomics combined with transcriptomics to predict response to immunotherapy from patients treated with PD-1/PD-L1 inhibitors for advanced NSCLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fradi.2023.1168448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Breast Tumors from MR Images Using Radiomics and Machine Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1062. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm13071062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of lipomatous soft tissue malignancy on MRI: comparison between machine learning applied to radiomics and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Ayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41747-022-00295-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol Supplementation Did Not Affect Insulin Sensitivity and Fat Deposition During One-Month Overfeeding in Randomized Placebo-Controlled Trials in Men and in Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.854255. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.854255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03752858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1406. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Histologic Neoadjuvant Chemotherapy Response in Osteosarcoma Using Pretherapeutic MRI Radiomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology: Imaging Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (5), pp.e210107. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/rycan.210107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicontrast MRI-based radiomics for the prediction of pathological complete response to neoadjuvant chemotherapy in patients with early triple negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Heudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Barabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-021-00941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Simulation of Signal Distribution of Various RF Endoluminal Loop Geometries with Coil Orientation: Towards a Reconfigurable Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts in Magnetic Resonance Part B: Magnetic Resonance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6614696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of high-resolution magnetic resonance imaging and micro-computed tomography arthrography for in-vivo assessment of cartilage in non-human primate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.3431-3447. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21037/qims-20-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic wideband simultaneous dual‐frequency MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.e4442. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Magnetic Resonance Imaging Assessment of the Quadriceps Changes during an Extreme Mountain Ultramarathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.869-881. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/mss.0000000000002535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of the blood vessel confounding effect in intravoxel incoherent motion (IVIM) Diffusion-Weighted (DW)-MRI in liver: An efficient sparsity based algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101637. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent mechanical effect of isolated amyloid‐β and α‐synuclein aggregates revealed by multi‐frequency MRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Sinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.e4174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and characterization of a safe susceptibility‐matched endorectal coil for MR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rabrait-Lerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (11), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-based radiomics to predict lipomatous soft tissue tumors malignancy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.Article number: 78. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40644-020-00354-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial and Parallel Active Decoupling Characterization Using RF MEMS Switches for Receiver Endoluminal Coils at 1.5 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (18), pp.10511-10520. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2995055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la réponse à la chimiothérapie des ostéosarcomes à partir des données radiomiques issues des IRM diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malaureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (11), pp.983-999. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Auguste Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1010. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.01010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of MRI-derived vs. traditional estimations of fatty acid composition from MR spectroscopy signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.e3991. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.e3849. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified framework to optimize MRI contrast preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.27417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial homologies between sleep states in lizards, mammals, and birds suggest a complex evolution of sleep states in amniotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Barrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.e2005982. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2005982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 281, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of in vivo magnetic resonance imaging T 1 rho and T 2 relaxation time measurements of hip cartilage at 3.0T in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (4), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical-based detuning circuit for receiver endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2057-1976/aa5db0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRS for the assessment of mouse colon using a dedicated endorectal coil: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.12. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the blood-flow confounding effect in intravoxel incoherent motion (IVIM) using the non-negative least square analysis in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (1), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.26085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control design of preparation pulses for contrast optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined quantification of fatty infiltration, T 1-relaxation times and T 2*-relaxation times in normal-appearing skeletal muscle of controls and dystrophic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-017-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal high-resolution MR imaging protocol for colon walls analysis in mouse model of colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-016-0539-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo free-breathing DTI and IVIM of the whole human heart using a real-time slice-followed SE-EPI navigator-based sequence: A reproducibility study in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Feiweier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte M. A. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal radio-frequency receive-coil connector: Concept and validation at 3 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Bordelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts in Magnetic Resonance Part B: Magnetic Resonance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.125--133. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmr.b.21291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic lentiviral gene transfer prevents the long-term onset of hepatic tumours of glycogen storage disease type 1a in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Créneguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefanutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.2287-2296. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddu746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of intra-voxel incoherent motion imaging at 3.0 Tesla for fast liver examination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (5), pp.1209-1217. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coil optimization for low-field MRI: a dedicated process for small animal preclinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.153-167. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023677214558103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P1214 : Diet highly influences the development of hepatocellular adenomas and carcinomas in mice with glycogen storage disease type IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.S812. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-8278(15)31410-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased Electro-Optic Waveguide as a Sensitive Nuclear Magnetic Resonance Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), pp.1266 - 1269. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2321099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-Response of Superparamagnetic Iron Oxide Labeling on Mesenchymal Stem Cells Chondrogenic Differentiation: A Multi-Scale In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Henrionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a dedicated double loop, endoluminal coil for anal sphincter MR imaging at 1.5 T and 3 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts in Magnetic Resonance Part B: Magnetic Resonance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmr.b.21265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phantom and animal study of temperature changes during fMRI with intracerebral depth electrodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ciumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schaefers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00908577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical fiber-based gating device for prospective mouse cardiac MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.162-70. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2278712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00921893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Four-Channel Surface Receiver Coil Array Without Preamplifiers for the Decoupling Between Elements: Validation for High-Resolution Rat Knee MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano-Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.2450-2458. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2013.2254894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver fat volume fraction quantification with fat and water T1 and T2* estimation and accounting for NMR multiple components in patients with chronic liver disease at 1.5 and 3.0 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (8), pp.2175-2186. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-013-2826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 3D-Liver Perfusion Mapping from MR-DCE Imaging Using Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Davila-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.ID 471682. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/471682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive approach to restore decoupling between channels for four-element MR coil array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (13), pp.815-816. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel MR imaging, single voxel spectroscopy and chemical shift imaging by reconfiguration of a 'standard' Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical imaging and intervention journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.e9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2349/biij.9.2.e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of an Electro-Optic Crystal Fed by Nuclear Magnetic Resonant Coil for Remote and Low-Invasive Magnetic Field Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.1274 - 1280. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2230623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Two-Channel NMR Coil using an Impedance Transformation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Esclassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.1801-1808. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2178237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-liver perfusion MRI with the MS-325 blood pool agent: A noninvasive protocol to asses liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1380-1387. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.23594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awakening of a Ferrous Complex’s Electronic Spin in an Aqueous Solution Induced by a Chemical Stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hasserodt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202268e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (4), pp.1274-1280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electroneutral Macrocyclic Iron(II) Complex That Enhances MRI Contrast in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhilesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (12), pp.4274-4278. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm2002298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of radiofrequency self-heating around a metallic wire with MR T1-based thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.448-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion MR imaging of the liver with a vascular contrast agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (3), pp.257--261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted deletion of liver glucose-6 phosphatase mimics glycogen storage disease type 1a including development of multiple adenomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirilanto Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefanutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houberdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (3), pp.529-37. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy combined with high-resolution magnetic resonance imaging for digestive wall assessment: endoluminal bimodal probe conception and characterization in vitro, on organic sample and in vivo on a rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (11), pp.117005. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3646917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00664036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging follow-up of liver growth of neuroendocrine tumors in an experimental mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.264--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in MRI of cartilage: Advances and limitations in small animal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Henrionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.189 - 194. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BME-2010-0631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastographie transitoire par resonance magnetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvi'Ere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.168--170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM de perfusion hépatique avec un agent de contraste a rámanence vasculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (in-press)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgel Iron Oxide Nanoparticles For Tracking Human Fetal Mesenchymal Stem Cells Through Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Ramachandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1921-1931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo short echo time localized 1H MRS of the rat brain at 7T: influence of two strategies of background-accommodation on the metabolite concentration estimation using QUEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Signal Process Syst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.25--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated two-channel phased-array receiver coil for high-resolution MRI of the rat knee cartilage at 7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano-Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (12), pp.2891-2897. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.2006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat brain metabolite relaxation time estimates using Magnetic Resonance Spectroscopy at two different field strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C R chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.442--447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant relaxivity gap between a low-spin and a high-spin iron( ii ) complex of structural similarity: an attractive off–on system for the potential design of responsive MRI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalie Stavila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Stortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (3), pp.428 - 435. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b715254j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast screening of paramagnetic molecules in zebrafish embryos by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hasserodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging for the detection and characterization of liver lesions in a mouse model of neuroendocrine tumor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1 Pt. 1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gcb.2007.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of stent-graft placement with real-time MR fluoroscopy in a nonrigid aortic phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Vasc Interv Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (9), pp.1354--1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo rat knee cartilage volume measurement using quantitative high resolution MRI (7T): Feasibility and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.247--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient MR elastography (t-MRE) using ultrasound radiation force: theory, safety, and initial experiments in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rares Salomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (4), pp.871-81. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.21718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moucharrafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventional MRI : risk of burns to the patient and radiologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (4), pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI monitoring of neuro-inflammation in mouse focal ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moucharrafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hereditary hemorrhagic telangiectases: magnetic resonance imaging features in liver involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Comput Assist Tomogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (3), pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance angiography of splanchnic artery aneurysms and pseudoaneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (2 Pt 1), pp.127-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-animal MRI: signal-to-noise ratio comparison at 7 and 1.5 T with multiple-animal acquisition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magn Reson Mater Phy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.202-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of gold nanoparticles for magnetic resonance imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Debouttiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (18), pp.2330-2339. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200600242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00352687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMR 2005: MRI of cerebral ischemia with ultra-small superparamagnetic particles of iron oxide in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moucharrafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Gold Nanoparticles for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O, Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favre-Réguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2330-2339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution MR imaging appearance of colonic tissue in rabbits using an endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.238--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Cell Homing to the Pancreas in Autoimmune Mouse Models of Diabetes: In Vivo MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aspord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236 (2), pp.579--587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D contrast-enhanced MR angiography of the abdominal aorta and its distal branches: Interobserver agreement of radiologists in a routine examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.155--163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rat colonic wall imaging with MR endoluminal coil: feasibility study and histologic correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (7), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acra.2004.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Endoluminal loop radiofrequency coils for gastrointestinal wall MR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2003.820334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of radiofrequency heating of catheter guides in MRI experiments: Influence of wires resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Best of book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of splanchnic artery aneurysms and pseudoaneurysms, with special reference to contrast enhanced 3D magnetic resonance angiography: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Radiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (7), pp.702\textendash708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo colon wall imaging using endoluminal coils: feasibility study on rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.20059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-induced temperature elevation along metallic wires in clinical magnetic resonance imaging: influence of diameter and length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (5), pp.1200-1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 527, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.03.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI of the GI tract: technical considerations and future applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85, pp.1985-1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRME : microsystèmes en IRM endoluminale appliqués au diagnostic pour le traitement des pathologies cardiovasculaires et digestives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov Tech Biol Med - RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.260\textendash263. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of topological parameters and bone volume fraction better predicts the mechanical properties of trabecular bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pothuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Rietbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mosekilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (8), pp.1091-1099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of normal and osteoarthritic trabecular bone structure in the human knee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Newitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis and Rheumatism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (2), pp.385-393. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.10108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal arteries should be evaluated by 3D contrast-enhanced MRA as the first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Radiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (5), pp.541-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measures of trabecular bone architecture from MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Issever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Newitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Majumdar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 496, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabecular structure assessment in lumbar vertebrae specimens using quantitative magnetic resonance imaging and relationship with mechanical competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Newitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mosekilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Majumdar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (8), pp.1511-1519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of high-resolution magnetic resonance images of articular cartilage for screening and staging osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedic Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR imaging in dental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur and Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144-146, pp.425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of rodent teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro magnetic resonance imaging of rodent teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 84, pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging for the determination of magnetic susceptibility of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Magn Reson, series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 112, pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between NMR imaging disturbances and the magnetic susceptibility of the dental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (179)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: A Web-Based Medical Imaging Platform for Multiple use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Diverse Radiomics Approaches for Survival Prediction and Risk Stratification in Glioma Using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dandachly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Symposium on Magnetic Resonance in Radiation Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric quantitative MRI with oxygen extraction fraction: Prospective characterization of soft tissue sarcomas, prediction of radiotherapy response and correlation with multiplex immunofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Izarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo test-retest study of liver stiffness in male and female mice using two motion encoding MR Elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMRMB, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREE-BREATHING IN VIVO MAGNETIC RESONANCE ELASTOGRAPHY OF MOUSE LIVER: PROSPECTIVE VS RETROSPECTIVE SYNCHRONIZATION.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://elasticityconference.com/, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: A Web-Based Medical Imaging Processing Platform for Multiple Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking Application &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techmed innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech santé Bretagne, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE POUR L'IRM : UNE APPROCHE VARIATIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN BANC EXPERIMENTAL POUR L'ERM HEPATIQUE : EVALUATION IN VIVO SUR SOURIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFGBM, Jun 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANIFICATION DE RADIOTHÉRAPIE DANS LA ZONE ORL À PARTIR DE LA QUANTIFICATION DE LA DENSITÉ DE PROTONS EN IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo liver stiffness assessment in healthy mice by Optimal Control Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMRMB, Oct 2024, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MRI protocol for RT planning: preliminary results for distortion, contrast and bulk density assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporq Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamelin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFICATION DE LA DENSITE PROTONIQUE POUR LA PLANIFICATION DE LA RADIOTHERAPIE ORL PAR IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic liver disease: The role of multiple diffusion-weighted models using the Bayesian shrinkage method for liver fibrosis assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation et modèles de diffusion avancés pour l'évaluation de la fibrose hépatique dans les maladies chroniques du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different approaches to plan radiotherapy with MRI-based proton density quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporq Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR signal conditioning for an electro-optical conversion with a polarization state modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, England, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE D'UN PROTOCOLE IRM MULTIPARAMETRIQUE POUR LA PLANIFICATION DANS LA ZONE ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Miran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un protocole d’IRM multiparamétrique pour la planification en radiothérapie dans la région tête et cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamelin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée partenariat Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vaulx-en-Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE A MULTIPLE FREQUENCE SIMULTANEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5iéme congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of b-values sampling scheme for several diffusion-weighted MRI models in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLE OPTIMAL APPLIQUE A L'ELASTOGRAPHIE PAR RM MULTIFREQUENCE SIMULTANEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Fitting Approaches for Diffusion-weighted MRI Models in Liver Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congres scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of intravoxel incoherent motion (IVIM)-Kurtosis diffusion-weighted imaging and its application in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human colon imaging: simulation of novel SwiM RE-coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal imaging with MEMS in series with loop coil for active decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short echo time Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 28th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of pathologic complete response of neoadjuvant chemotherapy for early triple negative breast cancer using pre-therapeutic MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Heudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Visual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of breast lesion malignancy in high-risk oncogenetic patients with MRI BI- RADS 4 lesion using multiparametric MRI-based radiomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-based radiomic to predict lipomatous soft tissue tumors malignancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Sinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual liver biopsy based on mixed MRI radiomics and biological data: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liadeh Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2019 27th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-clinical fatty acid composition estimate of adipose tissue using echo planar spectroscopic imaging (EPSI) at 4.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one approach for constrained all-voxel tri-exponential IVIM model identification Application to Diffusion-Weighted MR Imaging in the Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers, ACSSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pacific Grove, United States. pp.1192-1196, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of single-loop endoluminal receiver coils based on serial or parallel active decoupling circuits using controllable MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of breast lesion malignancy in high risk patients with BI-RADS4 lesions on multiparametric MRI-based radiomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cancer Imaging Society meeting and 18th annual teaching course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sparsity-Based Algorithm for Parameter Estimation of the Tri-Exponential Intra Voxel Incoherent Motion (IVIM) Model Application to Diffusion-Weighted MR Imaging in the Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Curacao, Netherlands Antilles. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie optique diffuse compatible IRM pour le monitoring cardiaque de modèles murins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal coil-sensitivity degradation with the coil-orientation effect with respect to B0 field: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-based radiomic to assess lipomatous soft tissue tumors malignancy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine and European Society of Magnetic Resonance in Medicine and Biology joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3D spoiled-gradient multiple echo with STEAM for proton density fat fraction and fatty acid composition estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of endoluminal receiver coils based on PIN-diode, photodiodes and MEMS switches for active detuning circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMO TS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIMODALE IRM/OPTIQUE POUR LE SUIVI DES ANOMALIES TISSULAIRES COLORECTALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonet Axel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an elastography bench for histology and engineered tissue study-Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A. Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d'Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal coils: Active decoupling and sensitivity dependence regarding coil orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR Santé Lyon Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of RF MEMS switch for active detuning of endoluminal receiver coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de modèles paramétriques pour l'estimation de la composition lipidique en spectroscopie de résonance magnétique : comparaison théorique des fonctions modèles et application in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME OPTOELECTRONIQUE « COMPATIBLE IRM-PRECLINIQUE » POUR L’IMAGERIE DIFFUSE RAPIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses quantitatives et qualitatives des adiposités abdominales avec une séquence multi-écho de gradient à 3T appliquées à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système optoélectronique compatible IRM-préclinique pour l'imagerie diffuse rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation for volume quantification of quadriceps muscle head: a longitudinal study in athletes enrolled in extreme mountain ultra-marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM: International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01383144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance spectroscopy for the characterization of colorectal tumors in colitis murine model: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3T MR imaging techniques for staging liver fat steatosis and fibrosis in chronic liver diseases: the HEPATOMAP protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent Diffusion coefficient (ADC), T1 and T2 quantitative indexes of the myocardium in athletes before, during and after extreme mountain ultra-marathon: correlation with myocardial damages and inflammation biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud B van Heeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 19th Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Los Angeles, CA, United States. pp.O41, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1532-429X-18-S1-O41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mouse colon wall using endoscopic MRI and confocal endomicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #2790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastographie par résonance magnétique à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo free-breathing DTI & IVIM of the whole human heart using a real-time slice-followed SE-EPI navigator-based sequence: a reproducibility study in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Feiweier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endorectal coil combined with a dedicated protocol for the assessment of colon abnormalities on a mouse model of colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluorescence spectroscopy for multimodal tissues characterization in colitis-associated cancer murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2181548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple labels point-set registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.609 - 612, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de la paroi colique chez la souris à l’aide de capteur de réception IRM endoluminaux dédiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hervé Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Spectroscopique par multiple échos de gradient entrelacés : application à l’imagerie abdominale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un système d'émission-réception 4 canaux dédié au cerveau de rat pour un système RM à 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d'IRM précliniques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'imagerie endolumoinale multimodal pour l'étude de lésions tissulaires colorectales sur modèles murins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014 - Diagnostic optique en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Villetaneuse, FRA. Université Paris Nord (Paris 13)., May 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de biopsie optique dans le cadre de l'évaluation des lésions tissulaires colorectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Villetaneuse, FRA. Université Paris Nord (Paris 13)., May 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent active decoupling circuit for RX coil on MR systems without active decoupling capabilities (0.2T) or with connecting issues (3T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction between non-advanced and advanced liver fibrosis: Comparison between MR DCE imaging and T2-corrected IVIM at 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of triglyceride fatty acid composition in the liver, subcutaneous and visceral adipose tissue with 3.0T MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard D’assignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91411J, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of miniaturized RF traps for RF heating reduction and reception coil sensitivity profile restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A susceptibility matched endorectal coil design suited for the MRS examination of the rectal wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D L-COSY to study lipid composition in mouse fatty liver at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a fat volume fraction quantification method with a dedicated automatic segmentation algorithm for simultaneous measurement of infiltrated fatty tissue fraction and muscle relaxation times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campana-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.4040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetogenic Probes for in vitro and in vivo detection of enzymes by magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gondrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hasserodt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of RF Traps to Reduce RF Heating with Endoluminal Coils: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.4362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent circuit for active decoupling of RX coil for systems without active decoupling at 0.2T or with connecting issues (3T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. n°239 p186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of MR dynamic contrast-enhanced imaging with T2-corrected intra-voxel incoherent motion imaging at 3.0T to assess liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of liver intravoxel incoherent motion imaging with MR fat quantification at 3.0 T to distinguish between pure steatosis and NASH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Radiology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vienne, Austria. pp.B-0444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric approach combining T2-corrected IVIM, MR-DCE imaging and fat volume fraction quantification to evaluate chronic liver diseases at 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiologic Society of North America annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction between pure steatosis and NASH using fat quantification method in combination with liver intravoxel incoherent motion imaging in MRI at 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.0281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver perfusion quantification with MR-DCE imaging at 3.0 T for liver fibrosis assessment in patients with chronic liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.3911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver fat volume fraction quantification in patients with chronic liver diseases with separated estimation of fat and water relaxation times at 1.5 and 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Radiology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vienne, Austria. pp.B-0443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical decoupling circuit for radio frequency endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013 Congress 30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.1343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un capteur RMN constitué de 4 canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-integration assessment of rat knee cartilage repair using in vivo MRI at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM - Discovery, Innovation &amp; Application - Advancing MR for improved Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des régimes alimentaires sur le développement des tumeurs hépatiques dans un modèle de stéatose hépatique chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d\textquoterightEndocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.160, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct RF magnetic field conversion by electro-optic effect for MR endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde endoluminale combinant l'IRM haute résolution et la spectroscopie optique, en vue du diagnostic précoce du cancer colorectal : développement instrumental, étude sur fantômes et premiers teste in-vivo chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bio-integration of rat knee cartilage repair using in vivo MRI at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'une méthode de quantification de la graisse intra-hépatique avec l'imagerie du mouvement incohérent intra-voxel 3.OT pour la distinction entre la stéatose pure et la stéatose hépatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver fat volume fraction quantification using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for fat multiple resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Scientific meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la prise en compte des inhomogénéités de B1 sur le foie 3.OT pour l'estimation des temps de relaxation T1 à partir de séquences flash multi-angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de capteurs endoluminaux en Imagerie de par Résonance Magnétique à 3T: performances et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assessment of RF heating reduction devices for endoluminal MR imaging at T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur RF à 4 canaux pour la détection de signaux BOLD par IRMf de réponses olfactives chez le rat à 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis: Comparisons of HR-MRI with CT arthrography (CTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 20th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF heating reduction associated to an MR endoluminal coil at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2012, 29th Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal. pp.143, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-012-0322-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance Magnétique multi-paramétrique et multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du Campus Santé Lyon-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un dispositif d'excitation mécanique à haute fréquence pour l'ERM du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'IRM Haute Résolution à la spectroscopie optique au moyen d'une sonde endoluminale bimodale pour le diagnostic précoce du cancer colorectal: Développement instrumental, études sur fantôme et premiers résultats in-vivo sur le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI detection of iron (II) complexes responsive to chemical or enzymatic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-liver MR-DCE imaging for quantitative perfusion mapping using EGI grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MR spectroscopy for lipid and metabolic measurements of GSD1 mice inside and outside liver tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en équation d'un capteur RMN bi-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Esclassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRS lipid composition follow-up of a GSD1 mouse model subject to a diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat piriform cortex response to odors revealed by BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Esclassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-liver quantitative perfusion mapping using EGEE grid with MR-DCE imaging and MS-325 blood pool contrast agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat content quantification errors using multiple gradient echo imaging: A phantom and simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic localized proton magnetic resonance spectroscopy at 7T in a glycogen storage disease mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de resonance magnetique in vivo d\textquoterightun modele murin de glycogenose 1a a 7 T dans le foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR IMAGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape Pertinence in in vivo hepatic 1H Magnetic Resonance Spectroscopic data fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde Endoluminale Irm-Optique Pour Le Diagnostic Du Cancer Colorectal : Premier Prototype Et Test Sur Fantôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées OPTIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel mice brain chemical shift imaging using a standard Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region. pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Bimodal Mri-Optics Endouminal Probe for Colorectal Cancer Diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Biomedical Optics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lipid quantification of in vivo clinical hepatic 1.5T 1H MRS signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of internal reference for in vivo Magnetic Resonance Spectroscopy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Elastography versus quasi-static US-Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1529-1532, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio no destructivo de los canales internos de octocorales por medio del análisis de imágenes biológicas y médicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernández Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Orkisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Dávila Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Seminario Nacional de Ciencia y Tecnología del Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa Marta, Colombia. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la stéatose hépatique par Spectroscopie de Résonance Magnétique et Imagerie en phase et opposition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a \textquoterightstandard\textquoteright Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.432-435, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the hepatic fatty infiltration and the metabolite concentrations using Magnetic Resonance Spectroscopy and in and out of phase Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of HR-MRI with μCT arthrography (μCTA) for the morphological assessment of non-human primate models of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.67 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanoparticules hybrides à cœur d'or pour des applications en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Debouttiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lamartine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of pilocarpine model of epileptic rats at 7 Tesla by Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 23rd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l\textquoterightalgorithme QUEST à la quantification des métabolites cérébraux de la souris à 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès du GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry le Rouet, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite concentration estimates in the rat brain by Magnetic Resonance Spectroscopy using QUEST and two approaches to invoke prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized proton MRS at 7 Tesla in the rat brain : Estimated metabolite concentrations and T2 relaxation times (ePoster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 22nd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Basel, Switzerland. pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOLUMINAL MR RECEIVER COIL BASED ON ELECTRO-OPTICAL CONVERSION AND ACTIVE OPTICAL DECOUPLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Imaging Technologies in Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF heating comparison between conductive and resistive wires in interventional and endoluminal MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM ( International Society for Magnetic Resonance in Medecine ) Annual Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR signal acquisition in the Doubly Tilted Rotating Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: nouvelle plateforme web d'analyse d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-CONTRAST SUPER-RESOLUTION FOR MRI WITH A VARIATIONAL APPROACH: DISENTANGLING THE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élastographie par IRM in vivo sur le foie de souris en respiration libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE VARIATIONNELLE POUR L'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des régions osseuses dans la planification de radiothérapie de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2025 (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude test-retest de la rigidité du foie chez la souris saine par ERM : Evaluation pour deux méthodes d'encodage de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la SFRMBM (Société Francaise de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAMETERIZATION OF MULTI-FREQUENCY NON-LINEAR INVERSION RECONSTRUCTION ON IN VIVO MOUSE LIVER MAGNETIC RESONANCE ELASTOGRAPHY DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bonnafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tissue Elasticity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un protocole IRM destiné à la planification de radiothérapie pour la tête et le cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporq Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Inversion applied to preclinical multifrequency magnetic resonance elastography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastographie par Résonance Magnétique en respiration libre en IRM préclinique – Etude Préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFRMBM "Société Française de Résonance Magnétique en Biologie et Médecine " 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control pulses simulations applied to Magnetic Resonance Elastography for clinical examination with liver iron overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR signal conditioning for an electro-optical conversion with a polarization state modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM (International Society for Magnetic Resonance in Medicine ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Liver characterization through Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manutech Sleight Event #8 "Photonics for health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the skin elastic properties in the presence of pre-tensions: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ottenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Magnetic Resonance Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR imaging with a standard electro-optical modulator: Initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver (on line), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation et de comparaison des SNR et volume de sensibilité des bobines en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN du Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE PAR CONTRÔLE OPTIMAL A TEMPS D'ECHO TRES COURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF endoluminal coil with NMR electro-optical conversion and transmission for colon wall imaging: Initial finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyphenols during a high-fat diet enhanced with chemical shift-encoded MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-Based Radiomic to Assess Lipomatous Soft Tissue Tumors Malignancy: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the phase variation induced by eddy currents on localized spectroscopy fatty acid composition quantification and its correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOUPLAGE ACTIF OPTIQUE D'UN CAPTEUR MINIATURE POUR L'IRM ENDOLUMINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of abdominal subcutaneous and visceral fat by magnetic resonance imaging of the proton at 3T: application to an overfeeding protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du champ électrique radiofréquence dans une bobine RMN volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 42, pp.1395 - 1402, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modele Parametrique Pour L'estimation De La Composition Lipidique En Spectroscopie De Resonance Magnetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Région indéterminée. RITS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time sample selection and model function design on the quantification of fatty acid composition: in vitro and in vivo studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an elastography bench for MR exam of small samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion annuelle de l'Institut Multi-organismes Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cerebral protein aggregates on tissue mechanical properties measured by Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Santé@labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la FST (Faculté des Sciences et Technologie de l'Université Lyon 1) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découplage actif optique pour l'IRM endoluminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability and reproducibility of in vivo magnetic resonance T1rho relaxation time measurements of hip cartilage at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of mice colon wall using dedicated endorectal coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal MRI coils for mice rectal wall assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical-based decoupling circuit for receiver endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy. 13, pp.1274 - 1280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageries endoluminales IRM-optique pour l'analyse du côlon chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and µCT arthrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a four-channel array coil for dual high-resolution rat knee MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM - Discovery, Innovation &amp; Application - Advancing MR for improved Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-integration assessment of rat knee cartilage repair using in vivo MRI at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HR-MRI with µCT arthrography for the morphological assessment of non-human primate models of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR imagerie du vivant: "Nouvelles méthodologies en imagerie du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. , Nouvelles méthodologies en imagerie du vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur 4 canaux pour l’IRM simultanée du cartilage articulaire des 2 genoux de rat à 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé, RITS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithieux G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the design of iron (II)-based probes to highlight enzyme activity in magnetic resonance images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hasserodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kolanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhilesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Cancer Scientific Forum of the Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du Cancer, 98 (Suppl. 1), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2024, 978-1-394-28401-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.432-435, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Concentration Estimates in the Rat Brain by MRS Using QUEST and Two Approaches to Invoke Prior Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.609-614, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Principles, Hardware Components and Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2024, </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284030.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative biomechanical imaging via magnetic resonance elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garteiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vappou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, chapitre 7, 2024, 978-1-789-45113-9. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284030.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRIGUET André, FANET Hervé, SAPPEY-MARINIER Dominique, VRAY Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie médicale à base de champs magnétiques et d'ultrasons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.NA, 2014, Traité EGEM, série Electronique et micro-électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Detti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Fanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Based on Magnetic Fields and Ultrasounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-72, 2014, 978-1848215023. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761236.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde endoluminale combinant l'IRM à haute résolution spatiale et la spectroscopie optique en vue du diagnostic précoce du cancer colorectal: développement instrumental, étude sur fantômes et premiers tests in vivo chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.453, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId951"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Beuf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olivier Beuf, DR1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49 ans, deux enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier.beuf@creatis.insa-lyon.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tél : +33 4 72 43 85 20</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'unité CREATIS depuis le 1er janvier 2016. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.creatis.insa-lyon.fr/site7/fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable adjoint de l’équipe « RMN et optique : De la mesure au biomarqueur » de CREATIS depuis le 1er décembre 2018. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.creatis.insa-lyon.fr/site7/fr/team/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonction exercée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/05-11/18: Responsable adjoint de l'équipe &amp;quot;RMN et optique: De la mesure au biomrqueur&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/15-12/15: Directeur par intérim de l’UMR 5220.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 10/11: Directeur de Recherche CNRS, Institut des sciences de l’ingénierie et des systèmes (INSIS), section 28.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11/00-10/11: Chargé de Recherche CNRS, Laboratoire de RMN – Méthodologie et Instrumentation en Biophysique, Institut des sciences de l’ingénierie et des systèmes (INSIS), section 30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03/02-05/04: Expert scientifique pour la division médicale de la société Siemens (simultanément à CR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">04/00-11/00: Ingénieur applications IRM avancées, Siemens Division Médicale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">09/98-04/00: Post-doctorant, UCSF -San Francisco (Prof. S. Majumdar).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du comité d’organisation des journées scientifiques sur les nouvelles méthodologies en imagerie du vivant (Lyon – 11 au 13 décembre 2012). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://imagerie-vivant.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour les journaux Osteoarthritis & Cartilage, Biomedical Imaging & Interventional Journal, Journal of Biomedical materials Research (Part A), Journal of Neuroscience Methods, MAGMA, Concepts in Magnetic Resonance Resonance (part B), Plos One, European Radiology, Scientific Report, Magnetic Resonance Imaging, Journal of Magnetic Resonance Imaging et Magnetic Resonance in Medicine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction ou co-direction de 20 thèses de doctorat, 5 post-doctorats et 29 stages de Master.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 jurys de thèse de doctorat et 8 jurys d’HDR.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auteur ou co-auteur de 90 publications dans des journaux avec comité de lecture, 3 brevets, 32 conférences orales sur invitation, 17 Proceedings, 8 chapitres de livre, 211 communications internationales dont 57 orales et 112 communications nationales dont 39 orales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H-index 20, 1362 citations (Web of Science) 25, 2254 citations (Google Scholar).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the spin-locking B radiofrequency field strength on the signal enhancement with Magic Sandwich Echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.107973. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo non-invasive multifrequency MR Elastography of mice liver at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging with ultra-short echo time sequence for head and neck radiotherapy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104974. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical multi-organ Magnetic Resonance Elastography (MRE) at 7T: an original piezoelectric actuator design with dedicated sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Loumeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bensamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field measurements in preclinical MRI at 11.7 T and 7 T for experimental SAR comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Troia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Zanovello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 593 (11), pp.171818. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravoxel incoherent motion magnetic resonance imaging to assess early tumor response to radiation therapy: Review and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, pp.129-137. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2024.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tumor hypoxia imaging: incorporating relative oxygen extraction fraction mapping of prostate with multi-parametric quantitative MRI on a 1.5T MR-linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging and Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1754-9485.13626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort echo time magnetic resonance elastography for quantification of the mechanical properties of short T2 tissues via optimal control‐based radiofrequency pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Palierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (11), pp.e5210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Secure Web-Based Medical Imaging Analysis Platform: The AWESOMME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot-Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging Informatics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-024-01110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion‐Weighted MRI of the Liver in Patients With Chronic Liver Disease: A Comparative Study Between Different Fitting Approaches and Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.28826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiomics combined with transcriptomics to predict response to immunotherapy from patients treated with PD-1/PD-L1 inhibitors for advanced NSCLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fradi.2023.1168448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Breast Tumors from MR Images Using Radiomics and Machine Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1062. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm13071062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of lipomatous soft tissue malignancy on MRI: comparison between machine learning applied to radiomics and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Ayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41747-022-00295-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol Supplementation Did Not Affect Insulin Sensitivity and Fat Deposition During One-Month Overfeeding in Randomized Placebo-Controlled Trials in Men and in Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.854255. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.854255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03752858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1406. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Histologic Neoadjuvant Chemotherapy Response in Osteosarcoma Using Pretherapeutic MRI Radiomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology: Imaging Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (5), pp.e210107. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/rycan.210107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of high-resolution magnetic resonance imaging and micro-computed tomography arthrography for in-vivo assessment of cartilage in non-human primate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.3431-3447. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21037/qims-20-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicontrast MRI-based radiomics for the prediction of pathological complete response to neoadjuvant chemotherapy in patients with early triple negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Heudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Barabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-021-00941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Simulation of Signal Distribution of Various RF Endoluminal Loop Geometries with Coil Orientation: Towards a Reconfigurable Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts in Magnetic Resonance Part B: Magnetic Resonance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6614696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic wideband simultaneous dual‐frequency MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.e4442. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Magnetic Resonance Imaging Assessment of the Quadriceps Changes during an Extreme Mountain Ultramarathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.869-881. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/mss.0000000000002535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of the blood vessel confounding effect in intravoxel incoherent motion (IVIM) Diffusion-Weighted (DW)-MRI in liver: An efficient sparsity based algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longyu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.101637. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apparent mechanical effect of isolated amyloid‐β and α‐synuclein aggregates revealed by multi‐frequency MRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Sinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.e4174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and characterization of a safe susceptibility‐matched endorectal coil for MR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rabrait-Lerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (11), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-based radiomics to predict lipomatous soft tissue tumors malignancy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.Article number: 78. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40644-020-00354-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial and Parallel Active Decoupling Characterization Using RF MEMS Switches for Receiver Endoluminal Coils at 1.5 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (18), pp.10511-10520. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2995055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la réponse à la chimiothérapie des ostéosarcomes à partir des données radiomiques issues des IRM diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Malaureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (11), pp.983-999. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.e3849. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Elastography of Rodent Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Auguste Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1010. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.01010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of MRI-derived vs. traditional estimations of fatty acid composition from MR spectroscopy signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.e3991. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified framework to optimize MRI contrast preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.27417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial homologies between sleep states in lizards, mammals, and birds suggest a complex evolution of sleep states in amniotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Barrillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.e2005982. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2005982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 281, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of in vivo magnetic resonance imaging T 1 rho and T 2 relaxation time measurements of hip cartilage at 3.0T in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (4), pp.1022-1033. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRS for the assessment of mouse colon using a dedicated endorectal coil: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.12. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical-based detuning circuit for receiver endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2057-1976/aa5db0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating the blood-flow confounding effect in intravoxel incoherent motion (IVIM) using the non-negative least square analysis in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (1), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.26085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control design of preparation pulses for contrast optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined quantification of fatty infiltration, T 1-relaxation times and T 2*-relaxation times in normal-appearing skeletal muscle of controls and dystrophic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-017-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal high-resolution MR imaging protocol for colon walls analysis in mouse model of colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-016-0539-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo free-breathing DTI and IVIM of the whole human heart using a real-time slice-followed SE-EPI navigator-based sequence: A reproducibility study in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Feiweier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte M. A. Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.25852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of intra-voxel incoherent motion imaging at 3.0 Tesla for fast liver examination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (5), pp.1209-1217. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic lentiviral gene transfer prevents the long-term onset of hepatic tumours of glycogen storage disease type 1a in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Créneguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefanutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.2287-2296. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddu746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal radio-frequency receive-coil connector: Concept and validation at 3 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Bordelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts in Magnetic Resonance Part B: Magnetic Resonance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.125--133. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmr.b.21291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coil optimization for low-field MRI: a dedicated process for small animal preclinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.153-167. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023677214558103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P1214 : Diet highly influences the development of hepatocellular adenomas and carcinomas in mice with glycogen storage disease type IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.S812. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-8278(15)31410-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a dedicated double loop, endoluminal coil for anal sphincter MR imaging at 1.5 T and 3 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts in Magnetic Resonance Part B: Magnetic Resonance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmr.b.21265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-Response of Superparamagnetic Iron Oxide Labeling on Mesenchymal Stem Cells Chondrogenic Differentiation: A Multi-Scale In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Henrionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased Electro-Optic Waveguide as a Sensitive Nuclear Magnetic Resonance Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), pp.1266 - 1269. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2321099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phantom and animal study of temperature changes during fMRI with intracerebral depth electrodes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ciumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schaefers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00908577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical fiber-based gating device for prospective mouse cardiac MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.162-70. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2013.2278712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00921893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Four-Channel Surface Receiver Coil Array Without Preamplifiers for the Decoupling Between Elements: Validation for High-Resolution Rat Knee MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano-Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.2450-2458. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2013.2254894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver fat volume fraction quantification with fat and water T1 and T2* estimation and accounting for NMR multiple components in patients with chronic liver disease at 1.5 and 3.0 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (8), pp.2175-2186. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-013-2826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive approach to restore decoupling between channels for four-element MR coil array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (13), pp.815-816. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling 3D-Liver Perfusion Mapping from MR-DCE Imaging Using Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Davila-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.ID 471682. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/471682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel MR imaging, single voxel spectroscopy and chemical shift imaging by reconfiguration of a 'standard' Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical imaging and intervention journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.e9. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2349/biij.9.2.e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of an Electro-Optic Crystal Fed by Nuclear Magnetic Resonant Coil for Remote and Low-Invasive Magnetic Field Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.1274 - 1280. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2230623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Two-Channel NMR Coil using an Impedance Transformation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Esclassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.1801-1808. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2178237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-liver perfusion MRI with the MS-325 blood pool agent: A noninvasive protocol to asses liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1380-1387. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.23594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awakening of a Ferrous Complex’s Electronic Spin in an Aqueous Solution Induced by a Chemical Stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hasserodt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (1), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic202268e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (4), pp.1274-1280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electroneutral Macrocyclic Iron(II) Complex That Enhances MRI Contrast in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhilesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (12), pp.4274-4278. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm2002298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of radiofrequency self-heating around a metallic wire with MR T1-based thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.448-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion MR imaging of the liver with a vascular contrast agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (3), pp.257--261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted deletion of liver glucose-6 phosphatase mimics glycogen storage disease type 1a including development of multiple adenomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abdul-Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirilanto Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefanutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Houberdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (3), pp.529-37. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhep.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy combined with high-resolution magnetic resonance imaging for digestive wall assessment: endoluminal bimodal probe conception and characterization in vitro, on organic sample and in vivo on a rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (11), pp.117005. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3646917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00664036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging follow-up of liver growth of neuroendocrine tumors in an experimental mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.264--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in MRI of cartilage: Advances and limitations in small animal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Henrionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.189 - 194. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BME-2010-0631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated two-channel phased-array receiver coil for high-resolution MRI of the rat knee cartilage at 7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano-Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (12), pp.2891-2897. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.2006015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastographie transitoire par resonance magnetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouvi'Ere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.168--170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM de perfusion hépatique avec un agent de contraste a rámanence vasculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (in-press)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgel Iron Oxide Nanoparticles For Tracking Human Fetal Mesenchymal Stem Cells Through Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Ramachandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1921-1931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo short echo time localized 1H MRS of the rat brain at 7T: influence of two strategies of background-accommodation on the metabolite concentration estimation using QUEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Signal Process Syst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.25--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging for the detection and characterization of liver lesions in a mouse model of neuroendocrine tumor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1 Pt. 1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gcb.2007.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat brain metabolite relaxation time estimates using Magnetic Resonance Spectroscopy at two different field strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C R chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.442--447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant relaxivity gap between a low-spin and a high-spin iron( ii ) complex of structural similarity: an attractive off–on system for the potential design of responsive MRI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalie Stavila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Stortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (3), pp.428 - 435. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b715254j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast screening of paramagnetic molecules in zebrafish embryos by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hasserodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.71-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of stent-graft placement with real-time MR fluoroscopy in a nonrigid aortic phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Vasc Interv Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (9), pp.1354--1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo rat knee cartilage volume measurement using quantitative high resolution MRI (7T): Feasibility and reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.247--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient MR elastography (t-MRE) using ultrasound radiation force: theory, safety, and initial experiments in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rares Salomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (4), pp.871-81. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.21718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI monitoring of focal cerebral ischemia in peroxisome proliferator-activated receptor (PPAR)-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moucharrafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.335-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventional MRI : risk of burns to the patient and radiologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (4), pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI monitoring of neuro-inflammation in mouse focal ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moucharrafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.131-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-animal MRI: signal-to-noise ratio comparison at 7 and 1.5 T with multiple-animal acquisition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magn Reson Mater Phy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.202-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance angiography of splanchnic artery aneurysms and pseudoaneurysms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Radiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (2 Pt 1), pp.127-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hereditary hemorrhagic telangiectases: magnetic resonance imaging features in liver involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Comput Assist Tomogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (3), pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of gold nanoparticles for magnetic resonance imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Debouttiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (18), pp.2330-2339. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200600242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00352687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Gold Nanoparticles for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O, Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Favre-Réguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2330-2339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMR 2005: MRI of cerebral ischemia with ultra-small superparamagnetic particles of iron oxide in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moucharrafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution MR imaging appearance of colonic tissue in rabbits using an endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.238--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Cell Homing to the Pancreas in Autoimmune Mouse Models of Diabetes: In Vivo MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aspord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236 (2), pp.579--587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D contrast-enhanced MR angiography of the abdominal aorta and its distal branches: Interobserver agreement of radiologists in a routine examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.155--163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of radiofrequency heating of catheter guides in MRI experiments: Influence of wires resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Best of book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rat colonic wall imaging with MR endoluminal coil: feasibility study and histologic correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (7), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acra.2004.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Endoluminal loop radiofrequency coils for gastrointestinal wall MR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2003.820334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of splanchnic artery aneurysms and pseudoaneurysms, with special reference to contrast enhanced 3D magnetic resonance angiography: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Radiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (7), pp.702\textendash708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo colon wall imaging using endoluminal coils: feasibility study on rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.20059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-induced temperature elevation along metallic wires in clinical magnetic resonance imaging: influence of diameter and length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (5), pp.1200-1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 527, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.03.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI of the GI tract: technical considerations and future applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85, pp.1985-1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRME : microsystèmes en IRM endoluminale appliqués au diagnostic pour le traitement des pathologies cardiovasculaires et digestives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov Tech Biol Med - RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.260\textendash263. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of normal and osteoarthritic trabecular bone structure in the human knee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Newitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis and Rheumatism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46 (2), pp.385-393. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.10108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal arteries should be evaluated by 3D contrast-enhanced MRA as the first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Radiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (5), pp.541-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of topological parameters and bone volume fraction better predicts the mechanical properties of trabecular bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pothuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Rietbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mosekilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (8), pp.1091-1099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measures of trabecular bone architecture from MR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Issever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Newitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Majumdar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 496, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabecular structure assessment in lumbar vertebrae specimens using quantitative magnetic resonance imaging and relationship with mechanical competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Newitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mosekilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Majumdar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (8), pp.1511-1519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of high-resolution magnetic resonance images of articular cartilage for screening and staging osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedic Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR imaging in dental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur and Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144-146, pp.425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of rodent teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro magnetic resonance imaging of rodent teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 84, pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging for the determination of magnetic susceptibility of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Magn Reson, series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 112, pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between NMR imaging disturbances and the magnetic susceptibility of the dental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (179)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: A Web-Based Medical Imaging Platform for Multiple use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Diverse Radiomics Approaches for Survival Prediction and Risk Stratification in Glioma Using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dandachly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Symposium on Magnetic Resonance in Radiation Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric quantitative MRI with oxygen extraction fraction: Prospective characterization of soft tissue sarcomas, prediction of radiotherapy response and correlation with multiplex immunofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Izarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo test-retest study of liver stiffness in male and female mice using two motion encoding MR Elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMRMB, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techmed innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech santé Bretagne, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE POUR L'IRM : UNE APPROCHE VARIATIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREE-BREATHING IN VIVO MAGNETIC RESONANCE ELASTOGRAPHY OF MOUSE LIVER: PROSPECTIVE VS RETROSPECTIVE SYNCHRONIZATION.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tissue Elasticity Conference (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://elasticityconference.com/, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: A Web-Based Medical Imaging Processing Platform for Multiple Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking Application &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN BANC EXPERIMENTAL POUR L'ERM HEPATIQUE : EVALUATION IN VIVO SUR SOURIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFGBM, Jun 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANIFICATION DE RADIOTHÉRAPIE DANS LA ZONE ORL À PARTIR DE LA QUANTIFICATION DE LA DENSITÉ DE PROTONS EN IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo liver stiffness assessment in healthy mice by Optimal Control Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMRMB, Oct 2024, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic liver disease: The role of multiple diffusion-weighted models using the Bayesian shrinkage method for liver fibrosis assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MRI protocol for RT planning: preliminary results for distortion, contrast and bulk density assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporq Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamelin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFICATION DE LA DENSITE PROTONIQUE POUR LA PLANIFICATION DE LA RADIOTHERAPIE ORL PAR IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation et modèles de diffusion avancés pour l'évaluation de la fibrose hépatique dans les maladies chroniques du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different approaches to plan radiotherapy with MRI-based proton density quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporq Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE D'UN PROTOCOLE IRM MULTIPARAMETRIQUE POUR LA PLANIFICATION DANS LA ZONE ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Miran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR signal conditioning for an electro-optical conversion with a polarization state modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, England, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un protocole d’IRM multiparamétrique pour la planification en radiothérapie dans la région tête et cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamelin Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée partenariat Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vaulx-en-Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of b-values sampling scheme for several diffusion-weighted MRI models in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE A MULTIPLE FREQUENCE SIMULTANEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5iéme congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLE OPTIMAL APPLIQUE A L'ELASTOGRAPHIE PAR RM MULTIFREQUENCE SIMULTANEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Fitting Approaches for Diffusion-weighted MRI Models in Liver Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congres scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of intravoxel incoherent motion (IVIM)-Kurtosis diffusion-weighted imaging and its application in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human colon imaging: simulation of novel SwiM RE-coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal imaging with MEMS in series with loop coil for active decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-short echo time Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 28th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of pathologic complete response of neoadjuvant chemotherapy for early triple negative breast cancer using pre-therapeutic MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Heudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Visual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of breast lesion malignancy in high-risk oncogenetic patients with MRI BI- RADS 4 lesion using multiparametric MRI-based radiomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a reconfigurable endoluminal coil using MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-based radiomic to predict lipomatous soft tissue tumors malignancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fibril aggregates in ex vivo rat brain with multi- frequency MR Elastography -Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Sinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual liver biopsy based on mixed MRI radiomics and biological data: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liadeh Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2019 27th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-clinical fatty acid composition estimate of adipose tissue using echo planar spectroscopic imaging (EPSI) at 4.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-in-one approach for constrained all-voxel tri-exponential IVIM model identification Application to Diffusion-Weighted MR Imaging in the Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers, ACSSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pacific Grove, United States. pp.1192-1196, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sparsity-Based Algorithm for Parameter Estimation of the Tri-Exponential Intra Voxel Incoherent Motion (IVIM) Model Application to Diffusion-Weighted MR Imaging in the Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Curacao, Netherlands Antilles. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie optique diffuse compatible IRM pour le monitoring cardiaque de modèles murins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal coil-sensitivity degradation with the coil-orientation effect with respect to B0 field: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of single-loop endoluminal receiver coils based on serial or parallel active decoupling circuits using controllable MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of breast lesion malignancy in high risk patients with BI-RADS4 lesions on multiparametric MRI-based radiomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cancer Imaging Society meeting and 18th annual teaching course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-based radiomic to assess lipomatous soft tissue tumors malignancy: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine and European Society of Magnetic Resonance in Medicine and Biology joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3D spoiled-gradient multiple echo with STEAM for proton density fat fraction and fatty acid composition estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of endoluminal receiver coils based on PIN-diode, photodiodes and MEMS switches for active detuning circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMO TS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIMODALE IRM/OPTIQUE POUR LE SUIVI DES ANOMALIES TISSULAIRES COLORECTALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonet Axel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an elastography bench for histology and engineered tissue study-Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A. Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d'Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal coils: Active decoupling and sensitivity dependence regarding coil orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR Santé Lyon Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of RF MEMS switch for active detuning of endoluminal receiver coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de modèles paramétriques pour l'estimation de la composition lipidique en spectroscopie de résonance magnétique : comparaison théorique des fonctions modèles et application in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses quantitatives et qualitatives des adiposités abdominales avec une séquence multi-écho de gradient à 3T appliquées à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME OPTOELECTRONIQUE « COMPATIBLE IRM-PRECLINIQUE » POUR L’IMAGERIE DIFFUSE RAPIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système optoélectronique compatible IRM-préclinique pour l'imagerie diffuse rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance spectroscopy for the characterization of colorectal tumors in colitis murine model: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation for volume quantification of quadriceps muscle head: a longitudinal study in athletes enrolled in extreme mountain ultra-marathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM: International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01383144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3T MR imaging techniques for staging liver fat steatosis and fibrosis in chronic liver diseases: the HEPATOMAP protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent Diffusion coefficient (ADC), T1 and T2 quantitative indexes of the myocardium in athletes before, during and after extreme mountain ultra-marathon: correlation with myocardial damages and inflammation biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud B van Heeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR 19th Annual Scientific Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Los Angeles, CA, United States. pp.O41, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1532-429X-18-S1-O41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mouse colon wall using endoscopic MRI and confocal endomicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #2790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastographie par résonance magnétique à haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo free-breathing DTI & IVIM of the whole human heart using a real-time slice-followed SE-EPI navigator-based sequence: a reproducibility study in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Feiweier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjiang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endorectal coil combined with a dedicated protocol for the assessment of colon abnormalities on a mouse model of colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autofluorescence spectroscopy for multimodal tissues characterization in colitis-associated cancer murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2181548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de la paroi colique chez la souris à l’aide de capteur de réception IRM endoluminaux dédiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple labels point-set registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.609 - 612, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hervé Luppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Spectroscopique par multiple échos de gradient entrelacés : application à l’imagerie abdominale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un système d'émission-réception 4 canaux dédié au cerveau de rat pour un système RM à 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d'IRM précliniques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'imagerie endolumoinale multimodal pour l'étude de lésions tissulaires colorectales sur modèles murins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014 - Diagnostic optique en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Villetaneuse, FRA. Université Paris Nord (Paris 13)., May 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de biopsie optique dans le cadre de l'évaluation des lésions tissulaires colorectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Villetaneuse, FRA. Université Paris Nord (Paris 13)., May 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent active decoupling circuit for RX coil on MR systems without active decoupling capabilities (0.2T) or with connecting issues (3T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction between non-advanced and advanced liver fibrosis: Comparison between MR DCE imaging and T2-corrected IVIM at 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of triglyceride fatty acid composition in the liver, subcutaneous and visceral adipose tissue with 3.0T MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard D’assignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91411J, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of miniaturized RF traps for RF heating reduction and reception coil sensitivity profile restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A susceptibility matched endorectal coil design suited for the MRS examination of the rectal wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D L-COSY to study lipid composition in mouse fatty liver at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a fat volume fraction quantification method with a dedicated automatic segmentation algorithm for simultaneous measurement of infiltrated fatty tissue fraction and muscle relaxation times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campana-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.4040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetogenic Probes for in vitro and in vivo detection of enzymes by magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gondrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hasserodt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of MR dynamic contrast-enhanced imaging with T2-corrected intra-voxel incoherent motion imaging at 3.0T to assess liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.1532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric approach combining T2-corrected IVIM, MR-DCE imaging and fat volume fraction quantification to evaluate chronic liver diseases at 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiologic Society of North America annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of RF Traps to Reduce RF Heating with Endoluminal Coils: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.4362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent circuit for active decoupling of RX coil for systems without active decoupling at 0.2T or with connecting issues (3T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Seurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. n°239 p186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of liver intravoxel incoherent motion imaging with MR fat quantification at 3.0 T to distinguish between pure steatosis and NASH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Radiology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vienne, Austria. pp.B-0444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver fat volume fraction quantification in patients with chronic liver diseases with separated estimation of fat and water relaxation times at 1.5 and 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Radiology 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vienne, Austria. pp.B-0443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical decoupling circuit for radio frequency endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013 Congress 30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.1343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver perfusion quantification with MR-DCE imaging at 3.0 T for liver fibrosis assessment in patients with chronic liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.3911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction between pure steatosis and NASH using fat quantification method in combination with liver intravoxel incoherent motion imaging in MRI at 3.0T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.0281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un capteur RMN constitué de 4 canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-integration assessment of rat knee cartilage repair using in vivo MRI at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM - Discovery, Innovation &amp; Application - Advancing MR for improved Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des régimes alimentaires sur le développement des tumeurs hépatiques dans un modèle de stéatose hépatique chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d\textquoterightEndocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.160, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct RF magnetic field conversion by electro-optic effect for MR endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de capteurs endoluminaux en Imagerie de par Résonance Magnétique à 3T: performances et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assessment of RF heating reduction devices for endoluminal MR imaging at T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur RF à 4 canaux pour la détection de signaux BOLD par IRMf de réponses olfactives chez le rat à 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde endoluminale combinant l'IRM haute résolution et la spectroscopie optique, en vue du diagnostic précoce du cancer colorectal : développement instrumental, étude sur fantômes et premiers teste in-vivo chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver fat volume fraction quantification using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for fat multiple resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Scientific meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la prise en compte des inhomogénéités de B1 sur le foie 3.OT pour l'estimation des temps de relaxation T1 à partir de séquences flash multi-angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of bio-integration of rat knee cartilage repair using in vivo MRI at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'une méthode de quantification de la graisse intra-hépatique avec l'imagerie du mouvement incohérent intra-voxel 3.OT pour la distinction entre la stéatose pure et la stéatose hépatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis: Comparisons of HR-MRI with CT arthrography (CTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 20th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and μCT arthrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF heating reduction associated to an MR endoluminal coil at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2012, 29th Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal. pp.143, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-012-0322-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance Magnétique multi-paramétrique et multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du Campus Santé Lyon-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'IRM Haute Résolution à la spectroscopie optique au moyen d'une sonde endoluminale bimodale pour le diagnostic précoce du cancer colorectal: Développement instrumental, études sur fantôme et premiers résultats in-vivo sur le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un dispositif d'excitation mécanique à haute fréquence pour l'ERM du petit animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI detection of iron (II) complexes responsive to chemical or enzymatic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-liver MR-DCE imaging for quantitative perfusion mapping using EGI grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MR spectroscopy for lipid and metabolic measurements of GSD1 mice inside and outside liver tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en équation d'un capteur RMN bi-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Esclassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRS lipid composition follow-up of a GSD1 mouse model subject to a diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat piriform cortex response to odors revealed by BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Esclassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-liver quantitative perfusion mapping using EGEE grid with MR-DCE imaging and MS-325 blood pool contrast agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat content quantification errors using multiple gradient echo imaging: A phantom and simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic localized proton magnetic resonance spectroscopy at 7T in a glycogen storage disease mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de resonance magnetique in vivo d\textquoterightun modele murin de glycogenose 1a a 7 T dans le foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR IMAGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Bimodal Mri-Optics Endouminal Probe for Colorectal Cancer Diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Biomedical Optics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel mice brain chemical shift imaging using a standard Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region. pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape Pertinence in in vivo hepatic 1H Magnetic Resonance Spectroscopic data fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde Endoluminale Irm-Optique Pour Le Diagnostic Du Cancer Colorectal : Premier Prototype Et Test Sur Fantôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anoop Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées OPTIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lipid quantification of in vivo clinical hepatic 1.5T 1H MRS signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of internal reference for in vivo Magnetic Resonance Spectroscopy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Elastography versus quasi-static US-Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liebgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1529-1532, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio no destructivo de los canales internos de octocorales por medio del análisis de imágenes biológicas y médicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernández Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Orkisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Dávila Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Seminario Nacional de Ciencia y Tecnología del Mar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa Marta, Colombia. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la stéatose hépatique par Spectroscopie de Résonance Magnétique et Imagerie en phase et opposition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a \textquoterightstandard\textquoteright Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.432-435, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the hepatic fatty infiltration and the metabolite concentrations using Magnetic Resonance Spectroscopy and in and out of phase Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of HR-MRI with μCT arthrography (μCTA) for the morphological assessment of non-human primate models of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.67 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nanoparticules hybrides à cœur d'or pour des applications en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Debouttiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lamartine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00376170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of pilocarpine model of epileptic rats at 7 Tesla by Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 23rd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l\textquoterightalgorithme QUEST à la quantification des métabolites cérébraux de la souris à 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès du GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry le Rouet, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite concentration estimates in the rat brain by Magnetic Resonance Spectroscopy using QUEST and two approaches to invoke prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized proton MRS at 7 Tesla in the rat brain : Estimated metabolite concentrations and T2 relaxation times (ePoster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 22nd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Basel, Switzerland. pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANIMAGE project: a multimodal imaging platform for small animal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Imaging Technologies in Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOLUMINAL MR RECEIVER COIL BASED ON ELECTRO-OPTICAL CONVERSION AND ACTIVE OPTICAL DECOUPLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF heating comparison between conductive and resistive wires in interventional and endoluminal MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armenean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM ( International Society for Magnetic Resonance in Medecine ) Annual Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR signal acquisition in the Doubly Tilted Rotating Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élastographie par IRM in vivo sur le foie de souris en respiration libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: nouvelle plateforme web d'analyse d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Allignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine, 7e congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-CONTRAST SUPER-RESOLUTION FOR MRI WITH A VARIATIONAL APPROACH: DISENTANGLING THE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE VARIATIONNELLE POUR L'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des régions osseuses dans la planification de radiothérapie de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2025 (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude test-retest de la rigidité du foie chez la souris saine par ERM : Evaluation pour deux méthodes d'encodage de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango-Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la SFRMBM (Société Francaise de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo (Palais du Grand Large), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAMETERIZATION OF MULTI-FREQUENCY NON-LINEAR INVERSION RECONSTRUCTION ON IN VIVO MOUSE LIVER MAGNETIC RESONANCE ELASTOGRAPHY DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bonnafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tissue Elasticity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un protocole IRM destiné à la planification de radiothérapie pour la tête et le cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sayaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporq Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilleul Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Inversion applied to preclinical multifrequency magnetic resonance elastography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastographie par Résonance Magnétique en respiration libre en IRM préclinique – Etude Préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFRMBM "Société Française de Résonance Magnétique en Biologie et Médecine " 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control pulses simulations applied to Magnetic Resonance Elastography for clinical examination with liver iron overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bakir Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR signal conditioning for an electro-optical conversion with a polarization state modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM (International Society for Magnetic Resonance in Medicine ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Liver characterization through Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manutech Sleight Event #8 "Photonics for health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the skin elastic properties in the presence of pre-tensions: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ottenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Magnetic Resonance Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR imaging with a standard electro-optical modulator: Initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver (on line), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation et de comparaison des SNR et volume de sensibilité des bobines en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN du Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE PAR CONTRÔLE OPTIMAL A TEMPS D'ECHO TRES COURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF endoluminal coil with NMR electro-optical conversion and transmission for colon wall imaging: Initial finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyphenols during a high-fat diet enhanced with chemical shift-encoded MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI-Based Radiomic to Assess Lipomatous Soft Tissue Tumors Malignancy: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the phase variation induced by eddy currents on localized spectroscopy fatty acid composition quantification and its correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR and volume characterization of RF coils: A simple procedure and an automatic post-processing tool for a straightforward comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. pp.Abstract #3830, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation d'antenne radiofréquence pour l'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOUPLAGE ACTIF OPTIQUE D'UN CAPTEUR MINIATURE POUR L'IRM ENDOLUMINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of abdominal subcutaneous and visceral fat by magnetic resonance imaging of the proton at 3T: application to an overfeeding protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du champ électrique radiofréquence dans une bobine RMN volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 42, pp.1395 - 1402, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modele Parametrique Pour L'estimation De La Composition Lipidique En Spectroscopie De Resonance Magnetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Région indéterminée. RITS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time sample selection and model function design on the quantification of fatty acid composition: in vitro and in vivo studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE CARACTERISATION DE CAPTEUR IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an elastography bench for MR exam of small samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion annuelle de l'Institut Multi-organismes Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cerebral protein aggregates on tissue mechanical properties measured by Magnetic Resonance Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Santé@labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la FST (Faculté des Sciences et Technologie de l'Université Lyon 1) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découplage actif optique pour l'IRM endoluminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Saniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability and reproducibility of in vivo magnetic resonance T1rho relaxation time measurements of hip cartilage at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of mice colon wall using dedicated endorectal coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2015 32nd Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de caractérisation et de comparaison des bobines RF applicable aux systèmes d’IRM précliniques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Bolbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoluminal MRI coils for mice rectal wall assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint annual meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical-based decoupling circuit for receiver endoluminal coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duvillaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy. 13, pp.1274 - 1280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageries endoluminales IRM-optique pour l'analyse du côlon chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée du CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a four-channel array coil for dual high-resolution rat knee MR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM - Discovery, Innovation &amp; Application - Advancing MR for improved Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.NA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological assessment of non-human primate models of osteoarthritis using HR-MRI and µCT arthrography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-integration assessment of rat knee cartilage repair using in vivo MRI at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HR-MRI with µCT arthrography for the morphological assessment of non-human primate models of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taborik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR imagerie du vivant: "Nouvelles méthodologies en imagerie du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. , Nouvelles méthodologies en imagerie du vivant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur 4 canaux pour l’IRM simultanée du cartilage articulaire des 2 genoux de rat à 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Pinzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé, RITS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithieux G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the design of iron (II)-based probes to highlight enzyme activity in magnetic resonance images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hasserodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Touti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kolanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhilesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Cancer Scientific Forum of the Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du Cancer, 98 (Suppl. 1), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2024, 978-1-394-28401-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.432-435, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Concentration Estimates in the Rat Brain by MRS Using QUEST and Two Approaches to Invoke Prior Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.609-614, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Principles, Hardware Components and Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2024, </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284030.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative biomechanical imaging via magnetic resonance elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garteiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vappou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, chapitre 7, 2024, 978-1-789-45113-9. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284030.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRIGUET André, FANET Hervé, SAPPEY-MARINIER Dominique, VRAY Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie médicale à base de champs magnétiques et d'ultrasons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.NA, 2014, Traité EGEM, série Electronique et micro-électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Detti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Fanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging Based on Magnetic Fields and Ultrasounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-72, 2014, 978-1848215023. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761236.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde endoluminale combinant l'IRM à haute résolution spatiale et la spectroscopie optique en vue du diagnostic précoce du cancer colorectal: développement instrumental, étude sur fantômes et premiers tests in vivo chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mottin et G. Lelièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRCT CNRS, pp.453, 2012, 978-2-918701-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId951"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.beuf@creatis.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/site7/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/site7/fr/team/5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagerie-vivant.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737991v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayaque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mesny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1754-9485.13626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiqing Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boussageon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fradi.2023.1168448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dauce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13071062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fradet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Harchaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00295-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemeth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.854255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.210107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barabas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00941-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6614696" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taborik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-20-116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101637" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait-Lerman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bihane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-020-00354-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Malaureille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3991" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hitti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611586v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0616-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296355v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0539-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte M. A. Delattre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjiang Wei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25852" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MN83XCR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Seurin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bordelois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.b.21291" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cr&#233;neguy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu746" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24693" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feuillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Seurin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leveneur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viquier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677214558103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(15)31410-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG1L2S1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Goebel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098451" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Verret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piranda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.b.21265" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63F5E335136DCAF36C28211705BE488DE299A774/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schaefers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Tailhades" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2013.10.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00921893v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rengle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Ramgolam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2278712" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814440v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano-Watrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2254894" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2826-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K778V167-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Davila-Serrano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/471682" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814482v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Litaudon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.0447" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2349/biij.9.2.e9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esclassan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2178237" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23594" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW4H6DDS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202268e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Kumar Singh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2002298" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982782v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575314v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilanto Ramamonjisoa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houberdon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3646917" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baboi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0631" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salomir" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chapelon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi'Ere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443314v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443310v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Lee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shuter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Ramachandra" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443213v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Armenean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2006015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443217v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889733v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Allali" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Stortz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Franc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715254j" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F7C71062A12A842298CDF03276DAF57F09C13C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122387v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1169" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475183v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babo&#239;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2007.12.018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443122v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulaiman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443257v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Goebel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinzano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Salomir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21718" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armenean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443352v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443404v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352687v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Debouttiere" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600242" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXSVC36J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436154v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O, Beuf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443401v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godefroy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Scoazec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspord" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443148v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desjeux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valette" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883289v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Scoazec" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Valette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2004.01.022" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DLDKLF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883296v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2003.820334" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883290v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20059" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/696AEDB38FFFBEB7F762386248CD5395C65B135E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883297v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883295v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.03.092" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD176XB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883294v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883292v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.09.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HP3V32M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883301v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pothuaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Rietbergen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mosekilde" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levitz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883300v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Newitt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Link" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Steinbach" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.10108" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883299v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883303v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laib" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Issever" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majumdar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883302v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883304v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lane" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghajar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883306v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissac" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883305v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Seurin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883307v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883308v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883309v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218280v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dandachly" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328811v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allignet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Izarn" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323268v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651022v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888472v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beuf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628336v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628384v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628224v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735405v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155283v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leporq Benjamin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Chlo&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamelin Olivier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilleul Frank" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970511v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211967v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211985v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286492v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregoire" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261471v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764236v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miran" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788260v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160659v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340618v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212005v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934499v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934469v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899378v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Heudel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266789v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schreiner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Coulon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266794v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadeh Cuminal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088221v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645276" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956517v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783432v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313196" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905448v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921659v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977883v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878497v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878494v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coum" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505234v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560235v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912215v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383144v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922772v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuminal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572445v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud B van Heeswijk" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-18-S1-O41" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434597v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288488v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288460v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moulin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delattre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236031v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236024v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181548" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236005v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208311v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272107v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burdin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987160v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032362v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032112v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zani" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordelois" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038043v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032187v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032166v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847753v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Troter" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campana-Salort" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879523v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855081v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touti" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondrand" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hasserodt" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128170v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279139v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128051v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefort" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847879v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918415v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumortier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Valette" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879527v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843973v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taborik" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128070v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128036v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847873v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842838v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842834v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Goebel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeder" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922777v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gri" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.023" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839248v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841240v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgolam" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Jalmes" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafarge" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829530v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828646v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879471v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828765v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842793v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828808v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828784v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839245v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828712v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839144v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0322-y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3KGP2PP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879472v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871664v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828821v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanchard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831262v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828747v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950477v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879480v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879478v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819094v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pouzin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Esclassan" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879481v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879477v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819116v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Esclassan" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950479v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879493v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879489v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rajas" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879491v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879494v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913876v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879501v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913887v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879502v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879495v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955151v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825381v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardila" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez Hoyos" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teillaud" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879512v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879519v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879511v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541025" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879507v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828815v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376170v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879438v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879451v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879444v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Ormondt" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879447v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763821v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405788v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037968v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023295v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Tanneau" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008590v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012699v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324580v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008605v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650570v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonnafy" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Houten" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352735v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vincent" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255507v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124034v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736245v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Francois" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773351v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ottenio" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977906v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990614v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lame" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977913v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560370v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693680v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878496v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693532v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236050v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951081v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054181v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984459v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842843v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984457v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984019v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdallah" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984029v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804323v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithieux G." TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748855v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touti" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kolanowski" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Singh" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steinhoff" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clara.congres-scientifique.com/6emeJS/Programme%20Final%20BD%20au%2021_03_11.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905225v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879504v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879443v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646486v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774871v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch7" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828107v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.beuf@creatis.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/site7/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/site7/fr/team/5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagerie-vivant.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737991v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayaque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737986v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Pag&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mesny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.02.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1754-9485.13626" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiqing Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boussageon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fradi.2023.1168448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dauce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13071062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fradet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Harchaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00295-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemeth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.854255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.210107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taborik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-20-116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barabas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00941-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Raki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Souchay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Robb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6614696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4442" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000002535" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101637" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sinkus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4174" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait-Lerman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bihane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-020-00354-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2995055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Malaureille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Auguste Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.01010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3991" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hitti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611586v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0616-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296355v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0539-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte M. A. Delattre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjiang Wei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25852" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MN83XCR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabrait" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cr&#233;neguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu746" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Seurin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bordelois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.b.21291" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feuillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Seurin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leveneur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viquier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677214558103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(15)31410-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG1L2S1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Verret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piranda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.b.21265" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63F5E335136DCAF36C28211705BE488DE299A774/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Goebel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098451" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schaefers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Tailhades" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2013.10.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00921893v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rengle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Ramgolam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2278712" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814440v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano-Watrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2254894" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2826-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K778V167-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814482v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Litaudon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.0447" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797856v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Davila-Serrano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/471682" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2349/biij.9.2.e9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esclassan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2178237" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23594" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW4H6DDS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202268e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Kumar Singh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2002298" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982782v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575314v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilanto Ramamonjisoa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houberdon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3646917" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baboi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0631" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913395v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Armenean" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.2006015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443467v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souchon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salomir" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chapelon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi'Ere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443310v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Lee" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shuter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Ramachandra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443213v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475183v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Babo&#239;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2007.12.018" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443217v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalie Stavila" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Allali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Stortz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Franc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715254j" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F7C71062A12A842298CDF03276DAF57F09C13C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1169" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443122v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulaiman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443257v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Goebel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolbos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinzano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00376154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Salomir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21718" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443396v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Pialat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Cho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moucharrafie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armenean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443499v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desestret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443147v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443404v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443352v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352687v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Debouttiere" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600242" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXSVC36J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436154v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O, Beuf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443498v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443401v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godefroy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Scoazec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspord" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443148v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desjeux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valette" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883293v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883289v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Scoazec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Valette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2004.01.022" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DLDKLF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2003.820334" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883290v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20059" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/696AEDB38FFFBEB7F762386248CD5395C65B135E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883297v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883295v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chereul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.03.092" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD176XB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883294v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883292v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.09.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HP3V32M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883300v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Newitt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Link" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Steinbach" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.10108" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883299v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883301v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pothuaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Rietbergen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mosekilde" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levitz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883303v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laib" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Issever" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majumdar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883302v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883304v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ries" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lane" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghajar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883306v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissac" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883305v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Seurin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883307v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883308v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883309v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218280v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dandachly" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328811v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allignet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Izarn" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323268v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628336v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beuf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628384v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628224v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735405v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211967v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155283v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leporq Benjamin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Chlo&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamelin Olivier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilleul Frank" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211985v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286492v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregoire" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764236v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miran" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261471v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788260v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211961v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160659v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340618v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212005v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934499v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934469v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899378v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Heudel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266789v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schreiner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Coulon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266838v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266775v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266794v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadeh Cuminal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088221v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645276" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783432v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313196" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905448v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023101v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchay" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robb" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022960v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956517v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921659v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977883v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886147v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raki" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878497v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905449v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Langlois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881205v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Marquette" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886149v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693573v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lambert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878494v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coum" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560235v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505234v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912215v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383144v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922772v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuminal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572445v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud B van Heeswijk" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-18-S1-O41" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434597v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288488v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288460v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moulin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delattre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236031v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236024v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181548" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236005v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208311v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272107v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burdin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905453v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987160v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032362v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032112v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zani" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordelois" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038043v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032187v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032166v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879527v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847753v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Troter" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campana-Salort" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879523v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855081v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touti" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondrand" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hasserodt" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128051v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefort" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918415v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumortier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Valette" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128170v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279139v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847879v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843973v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taborik" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847873v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128036v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128070v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842838v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842834v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Goebel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeder" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922777v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gri" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.023" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842793v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828808v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828784v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839248v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841240v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgolam" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Jalmes" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafarge" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879471v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828765v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829530v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828646v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839245v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828712v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839144v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0322-y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3KGP2PP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879472v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871664v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831262v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828821v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanchard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828747v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879478v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950477v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879480v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819094v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pouzin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Esclassan" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879481v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879477v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819116v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Esclassan" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950479v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879493v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879489v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rajas" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879491v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913887v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879501v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879494v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913876v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879502v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879495v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955151v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825381v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardila" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez Hoyos" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teillaud" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879512v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879519v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879511v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541025" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879507v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828815v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376170v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879438v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879451v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879444v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Ormondt" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879447v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763821v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405788v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037968v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008590v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023295v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Tanneau" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012699v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324580v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008605v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650570v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bonnafy" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Houten" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352735v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vincent" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255507v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124034v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736245v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Francois" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773351v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ottenio" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589555v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977906v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990614v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lame" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977913v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560370v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693554v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560556v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693680v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878496v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693532v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505478v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886163v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mandon" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881078v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236050v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136094v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951081v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054181v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842843v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984459v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984457v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984019v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdallah" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984029v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804323v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithieux G." TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748855v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touti" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kolanowski" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Singh" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Steinhoff" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clara.congres-scientifique.com/6emeJS/Programme%20Final%20BD%20au%2021_03_11.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905225v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879504v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879443v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646486v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774871v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch7" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828107v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>