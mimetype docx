--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -347,256 +347,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient neural compression with inference-time decoding</w:t>
+                <w:t xml:space="preserve">A 772μJ/frame imageNet feature extractor accelerator on HD images at 30FPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Metz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bichler</w:t>
+                <w:t xml:space="preserve">Ivan Miro-Panades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Billod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Kucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Templier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2024 - IEEE International Symposium on Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APCCAS - Asia Pacific Conference on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567618v1</w:t>
+                <w:t xml:space="preserve">cea-04799430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 772μJ/frame imageNet feature extractor accelerator on HD images at 30FPS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient neural compression with inference-time decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Billod</w:t>
+                <w:t xml:space="preserve">Clément Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Kucher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCCAS - Asia Pacific Conference on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAS 2024 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04799430v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying maximum entropy principle on quantized neural networks correlates with high accuracy</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Christian Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,51 +2312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna De Albuquerque Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Farrugia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Maisonnave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-7030-7_23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Metz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Billod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Templier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689954v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04552862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Christian Thiele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.00851" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Romdhane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2015.2414423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2012.02.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L53Q71DW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Werner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccolboni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna De Albuquerque Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Farrugia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Maisonnave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-7030-7_23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Billod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Templier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Metz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689954v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04552862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pleutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Christian Thiele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.00851" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Romdhane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2015.2414423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Thorpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2012.02.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L53Q71DW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Werner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccolboni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>