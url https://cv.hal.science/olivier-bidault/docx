--- v1 (2026-03-30)
+++ v2 (2026-05-23)
@@ -2075,290 +2075,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric spectroscopy measurements of the sub-Tg relaxations in amorphous ethyl cellulose: A relaxation magnitude study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Meste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 351, n° 14-15, p. 1167-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018721v1</w:t>
+                <w:t xml:space="preserve">hal-00090738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric spectroscopy measurements of the sub-Tg relaxations in amorphous ethyl cellulose: A relaxation magnitude study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00090738v1</w:t>
+                <w:t xml:space="preserve">hal-00018721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, vibrational, thermal, electrical, damage, and phase-matching properties of lithium thioindate</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04CB4B4B"/>
+    <w:nsid w:val="7E06C4B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3018,51 +3018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bidault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4192-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikhrouhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cheikhrouhou-Koubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Jean Roukos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Minier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelkafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Abdelmoula" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.06.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H9ZL91-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Malakho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.02.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor V Kedyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levstik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filipic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.06.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXD7WRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N8KXLRPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/6/029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RC1J2XCV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hornebecq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050884r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F96P0D5R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fossier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sala&#252;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mangin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;not" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.001981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FA231D9A63224565CF4BC569985A875A78D8060/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6BA512F06B74B3083779F8D8114794B5A2A68F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bidault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4192-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikhrouhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cheikhrouhou-Koubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Jean Roukos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Minier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdelkafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Abdelmoula" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.06.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H9ZL91-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Malakho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.02.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor V Kedyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levstik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filipic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.06.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXD7WRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N8KXLRPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/6/029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RC1J2XCV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hornebecq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050884r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F96P0D5R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assifaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Meste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCRJSZ1M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fossier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sala&#252;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mangin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;not" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.001981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FA231D9A63224565CF4BC569985A875A78D8060/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Husson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB6BA512F06B74B3083779F8D8114794B5A2A68F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>